--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -14,102 +14,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
-    <t>Military Family And Proud Dog Tags Illustration Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
-[...5 lines deleted...]
-    <t>T1035408136-B-S</t>
+    <t>Massage Therapist Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1008103266</t>
+  </si>
+  <si>
+    <t>T1008103266-B-S</t>
   </si>
   <si>
     <t>Update</t>
   </si>
   <si>
-    <t>Stays tucked Classic fit Wicks moisture Military Family And Proud Dog Tags Design, Sharp Patriotic Illustration For Those Who Serve And Their Loved Ones.</t>
+    <t>Stays tucked Classic fit Wicks moisture Warning This Girl Is Protected By A Massage Therapist</t>
   </si>
   <si>
     <t>Soft, breathable cotton</t>
   </si>
   <si>
     <t>Moisture wicking technology keeps you cool and dry</t>
   </si>
   <si>
     <t>Tag-free to prevent irritation</t>
   </si>
   <si>
     <t>Classic length for easy tucking</t>
   </si>
   <si>
     <t>Durable stitching</t>
   </si>
   <si>
     <t>Lay-flat collar</t>
   </si>
   <si>
-    <t>https://pic.v1.am/src/1/1035408136/1800/military-family-and-proud-dog-tags-illustration.webp</t>
-[...17 lines deleted...]
-    <t>https://pic.v1.am/src/7/1035408136/1800/military-family-and-proud-dog-tags-illustration.webp</t>
+    <t>https://pic.v1.am/src/1/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1008103266/1800/massage-therapist.webp</t>
   </si>
   <si>
     <t>Cotton</t>
   </si>
   <si>
     <t>Geometric-pattern</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Crew Neck</t>
   </si>
   <si>
     <t>Casual</t>
   </si>
   <si>
     <t>Hand wash or professional dry clean</t>
   </si>
   <si>
     <t>Slight Stretch</t>
   </si>
   <si>
     <t>Men</t>
   </si>
@@ -149,903 +149,903 @@
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>in-lbs-fl oz</t>
   </si>
   <si>
     <t>2 Days</t>
   </si>
   <si>
     <t>默认</t>
   </si>
   <si>
     <t>I will ship this item myself</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>No Warning Applicable</t>
   </si>
   <si>
-    <t>T1035408136-B-M</t>
+    <t>T1008103266-B-M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
-    <t>T1035408136-B-L</t>
+    <t>T1008103266-B-L</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
-    <t>T1035408136-B-XL</t>
+    <t>T1008103266-B-XL</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
-    <t>T1035408136-B-XXL</t>
+    <t>T1008103266-B-XXL</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
-    <t>T1035408136-B-XXXL</t>
+    <t>T1008103266-B-XXXL</t>
   </si>
   <si>
     <t>XXXL</t>
   </si>
   <si>
-    <t>T1035408136-W-S</t>
-[...20 lines deleted...]
-    <t>https://pic.v1.am/src/14/1035408136/1800/military-family-and-proud-dog-tags-illustration.webp</t>
+    <t>T1008103266-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1008103266/1800/massage-therapist.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1008103266/1800/massage-therapist.webp</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
-    <t>T1035408136-W-M</t>
-[...794 lines deleted...]
-    <t>T1021247230-W-XXXL</t>
+    <t>T1008103266-W-M</t>
+  </si>
+  <si>
+    <t>T1008103266-W-L</t>
+  </si>
+  <si>
+    <t>T1008103266-W-XL</t>
+  </si>
+  <si>
+    <t>T1008103266-W-XXL</t>
+  </si>
+  <si>
+    <t>T1008103266-W-XXXL</t>
+  </si>
+  <si>
+    <t>MESSY BUN Schools Out Sunset Colors Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1049312677</t>
+  </si>
+  <si>
+    <t>T1049312677-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Messy Bun Design For Summer Shirt With Beach Design And Sunset Colors</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>T1049312677-B-M</t>
+  </si>
+  <si>
+    <t>T1049312677-B-L</t>
+  </si>
+  <si>
+    <t>T1049312677-B-XL</t>
+  </si>
+  <si>
+    <t>T1049312677-B-XXL</t>
+  </si>
+  <si>
+    <t>T1049312677-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1049312677-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1049312677/1800/messy-bun-schools-out-sunset-colors.webp</t>
+  </si>
+  <si>
+    <t>T1049312677-W-M</t>
+  </si>
+  <si>
+    <t>T1049312677-W-L</t>
+  </si>
+  <si>
+    <t>T1049312677-W-XL</t>
+  </si>
+  <si>
+    <t>T1049312677-W-XXL</t>
+  </si>
+  <si>
+    <t>T1049312677-W-XXXL</t>
+  </si>
+  <si>
+    <t>Circular Arrangement Of Triangles - Black Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1025289435</t>
+  </si>
+  <si>
+    <t>T1025289435-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Circular Arrangement Of Triangles - Black</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>T1025289435-B-M</t>
+  </si>
+  <si>
+    <t>T1025289435-B-L</t>
+  </si>
+  <si>
+    <t>T1025289435-B-XL</t>
+  </si>
+  <si>
+    <t>T1025289435-B-XXL</t>
+  </si>
+  <si>
+    <t>T1025289435-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1025289435-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1025289435/1800/circular-arrangement-of-triangles-black.webp</t>
+  </si>
+  <si>
+    <t>T1025289435-W-M</t>
+  </si>
+  <si>
+    <t>T1025289435-W-L</t>
+  </si>
+  <si>
+    <t>T1025289435-W-XL</t>
+  </si>
+  <si>
+    <t>T1025289435-W-XXL</t>
+  </si>
+  <si>
+    <t>T1025289435-W-XXXL</t>
+  </si>
+  <si>
+    <t>Disconnect And Reconnect Nature Planet Forest Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1036593828</t>
+  </si>
+  <si>
+    <t>T1036593828-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture A Great Gift For Everyone Who Loves Nature. Perfect For Those Who Want To Preserve Nature. Perfect Gift For Friends, Brother, Sister, Travelers.</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>T1036593828-B-M</t>
+  </si>
+  <si>
+    <t>T1036593828-B-L</t>
+  </si>
+  <si>
+    <t>T1036593828-B-XL</t>
+  </si>
+  <si>
+    <t>T1036593828-B-XXL</t>
+  </si>
+  <si>
+    <t>T1036593828-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1036593828-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1036593828/1800/disconnect-and-reconnect-nature-planet-forest.webp</t>
+  </si>
+  <si>
+    <t>T1036593828-W-M</t>
+  </si>
+  <si>
+    <t>T1036593828-W-L</t>
+  </si>
+  <si>
+    <t>T1036593828-W-XL</t>
+  </si>
+  <si>
+    <t>T1036593828-W-XXL</t>
+  </si>
+  <si>
+    <t>T1036593828-W-XXXL</t>
+  </si>
+  <si>
+    <t>Astronaut With Stars And Planets Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1052825232</t>
+  </si>
+  <si>
+    <t>T1052825232-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture You Like Space, Planets And Solar Systems With Stars? Then This Funny Planet And Astronaut Design With Galaxy Humor Is Perfect.</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>T1052825232-B-M</t>
+  </si>
+  <si>
+    <t>T1052825232-B-L</t>
+  </si>
+  <si>
+    <t>T1052825232-B-XL</t>
+  </si>
+  <si>
+    <t>T1052825232-B-XXL</t>
+  </si>
+  <si>
+    <t>T1052825232-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1052825232-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1052825232/1800/astronaut-with-stars-and-planets.webp</t>
+  </si>
+  <si>
+    <t>T1052825232-W-M</t>
+  </si>
+  <si>
+    <t>T1052825232-W-L</t>
+  </si>
+  <si>
+    <t>T1052825232-W-XL</t>
+  </si>
+  <si>
+    <t>T1052825232-W-XXL</t>
+  </si>
+  <si>
+    <t>T1052825232-W-XXXL</t>
+  </si>
+  <si>
+    <t>Ovarian Cancer Nutrition Fact Funny Ovarian Cancer Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1039749902</t>
+  </si>
+  <si>
+    <t>T1039749902-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Ovarian Cancer Nutrition Fact Funny Ovarian CancerGift Tee</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>T1039749902-B-M</t>
+  </si>
+  <si>
+    <t>T1039749902-B-L</t>
+  </si>
+  <si>
+    <t>T1039749902-B-XL</t>
+  </si>
+  <si>
+    <t>T1039749902-B-XXL</t>
+  </si>
+  <si>
+    <t>T1039749902-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1039749902-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1039749902/1800/ovarian-cancer-nutrition-fact-funny-ovarian-cancer.webp</t>
+  </si>
+  <si>
+    <t>T1039749902-W-M</t>
+  </si>
+  <si>
+    <t>T1039749902-W-L</t>
+  </si>
+  <si>
+    <t>T1039749902-W-XL</t>
+  </si>
+  <si>
+    <t>T1039749902-W-XXL</t>
+  </si>
+  <si>
+    <t>T1039749902-W-XXXL</t>
+  </si>
+  <si>
+    <t>Salmon-Aurora Borealis Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1051282522</t>
+  </si>
+  <si>
+    <t>T1051282522-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Alaskan Salmon With Northern-lights</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>T1051282522-B-M</t>
+  </si>
+  <si>
+    <t>T1051282522-B-L</t>
+  </si>
+  <si>
+    <t>T1051282522-B-XL</t>
+  </si>
+  <si>
+    <t>T1051282522-B-XXL</t>
+  </si>
+  <si>
+    <t>T1051282522-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1051282522-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1051282522/1800/salmon-aurora-borealis.webp</t>
+  </si>
+  <si>
+    <t>T1051282522-W-M</t>
+  </si>
+  <si>
+    <t>T1051282522-W-L</t>
+  </si>
+  <si>
+    <t>T1051282522-W-XL</t>
+  </si>
+  <si>
+    <t>T1051282522-W-XXL</t>
+  </si>
+  <si>
+    <t>T1051282522-W-XXXL</t>
+  </si>
+  <si>
+    <t>Xavierxene-free-dan-and-p Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1008110219</t>
+  </si>
+  <si>
+    <t>T1008110219-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Free Dan And Phil From The Cold And Homeless!!!</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>T1008110219-B-M</t>
+  </si>
+  <si>
+    <t>T1008110219-B-L</t>
+  </si>
+  <si>
+    <t>T1008110219-B-XL</t>
+  </si>
+  <si>
+    <t>T1008110219-B-XXL</t>
+  </si>
+  <si>
+    <t>T1008110219-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1008110219-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1008110219/1800/xavierxene-free-dan-and-p.webp</t>
+  </si>
+  <si>
+    <t>T1008110219-W-M</t>
+  </si>
+  <si>
+    <t>T1008110219-W-L</t>
+  </si>
+  <si>
+    <t>T1008110219-W-XL</t>
+  </si>
+  <si>
+    <t>T1008110219-W-XXL</t>
+  </si>
+  <si>
+    <t>T1008110219-W-XXXL</t>
+  </si>
+  <si>
+    <t>Fishing Fishing Hook Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T13554154</t>
+  </si>
+  <si>
+    <t>T13554154-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Fishing Fishing Hook</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>T13554154-B-M</t>
+  </si>
+  <si>
+    <t>T13554154-B-L</t>
+  </si>
+  <si>
+    <t>T13554154-B-XL</t>
+  </si>
+  <si>
+    <t>T13554154-B-XXL</t>
+  </si>
+  <si>
+    <t>T13554154-B-XXXL</t>
+  </si>
+  <si>
+    <t>T13554154-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/13554154/1800/fishing-fishing-hook.webp</t>
+  </si>
+  <si>
+    <t>T13554154-W-M</t>
+  </si>
+  <si>
+    <t>T13554154-W-L</t>
+  </si>
+  <si>
+    <t>T13554154-W-XL</t>
+  </si>
+  <si>
+    <t>T13554154-W-XXL</t>
+  </si>
+  <si>
+    <t>T13554154-W-XXXL</t>
+  </si>
+  <si>
+    <t>Colorful Mandala Protect Your Heart And Your Mind Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1045384144</t>
+  </si>
+  <si>
+    <t>T1045384144-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture The True Happiness Comes From Within.</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>T1045384144-B-M</t>
+  </si>
+  <si>
+    <t>T1045384144-B-L</t>
+  </si>
+  <si>
+    <t>T1045384144-B-XL</t>
+  </si>
+  <si>
+    <t>T1045384144-B-XXL</t>
+  </si>
+  <si>
+    <t>T1045384144-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1045384144-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1045384144/1800/colorful-mandala-protect-your-heart-and-your-mind.webp</t>
+  </si>
+  <si>
+    <t>T1045384144-W-M</t>
+  </si>
+  <si>
+    <t>T1045384144-W-L</t>
+  </si>
+  <si>
+    <t>T1045384144-W-XL</t>
+  </si>
+  <si>
+    <t>T1045384144-W-XXL</t>
+  </si>
+  <si>
+    <t>T1045384144-W-XXXL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1521,51 +1521,51 @@
       <c r="IB1" t="s">
         <v>11</v>
       </c>
       <c r="IC1" t="s">
         <v>12</v>
       </c>
       <c r="ID1" t="s">
         <v>13</v>
       </c>
       <c r="IE1" t="s">
         <v>14</v>
       </c>
       <c r="IF1" t="s">
         <v>15</v>
       </c>
       <c r="IG1" t="s">
         <v>16</v>
       </c>
       <c r="IH1" t="s">
         <v>17</v>
       </c>
       <c r="IL1">
         <v>100</v>
       </c>
       <c r="IM1">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP1">
         <v>0.37</v>
       </c>
       <c r="IQ1">
         <v>8.66</v>
       </c>
       <c r="IR1">
         <v>8.66</v>
       </c>
       <c r="IS1">
         <v>0.79</v>
       </c>
       <c r="IV1" t="s">
         <v>40</v>
       </c>
       <c r="IW1" t="s">
         <v>41</v>
       </c>
       <c r="IY1" t="s">
         <v>42</v>
       </c>
       <c r="IZ1" t="s">
         <v>43</v>
       </c>
@@ -1715,51 +1715,51 @@
       <c r="IB2" t="s">
         <v>11</v>
       </c>
       <c r="IC2" t="s">
         <v>12</v>
       </c>
       <c r="ID2" t="s">
         <v>13</v>
       </c>
       <c r="IE2" t="s">
         <v>14</v>
       </c>
       <c r="IF2" t="s">
         <v>15</v>
       </c>
       <c r="IG2" t="s">
         <v>16</v>
       </c>
       <c r="IH2" t="s">
         <v>17</v>
       </c>
       <c r="IL2">
         <v>100</v>
       </c>
       <c r="IM2">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP2">
         <v>0.41</v>
       </c>
       <c r="IQ2">
         <v>8.66</v>
       </c>
       <c r="IR2">
         <v>8.66</v>
       </c>
       <c r="IS2">
         <v>0.79</v>
       </c>
       <c r="IV2" t="s">
         <v>40</v>
       </c>
       <c r="IW2" t="s">
         <v>41</v>
       </c>
       <c r="IY2" t="s">
         <v>42</v>
       </c>
       <c r="IZ2" t="s">
         <v>43</v>
       </c>
@@ -1909,51 +1909,51 @@
       <c r="IB3" t="s">
         <v>11</v>
       </c>
       <c r="IC3" t="s">
         <v>12</v>
       </c>
       <c r="ID3" t="s">
         <v>13</v>
       </c>
       <c r="IE3" t="s">
         <v>14</v>
       </c>
       <c r="IF3" t="s">
         <v>15</v>
       </c>
       <c r="IG3" t="s">
         <v>16</v>
       </c>
       <c r="IH3" t="s">
         <v>17</v>
       </c>
       <c r="IL3">
         <v>100</v>
       </c>
       <c r="IM3">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP3">
         <v>0.44</v>
       </c>
       <c r="IQ3">
         <v>8.66</v>
       </c>
       <c r="IR3">
         <v>8.66</v>
       </c>
       <c r="IS3">
         <v>0.79</v>
       </c>
       <c r="IV3" t="s">
         <v>40</v>
       </c>
       <c r="IW3" t="s">
         <v>41</v>
       </c>
       <c r="IY3" t="s">
         <v>42</v>
       </c>
       <c r="IZ3" t="s">
         <v>43</v>
       </c>
@@ -2103,51 +2103,51 @@
       <c r="IB4" t="s">
         <v>11</v>
       </c>
       <c r="IC4" t="s">
         <v>12</v>
       </c>
       <c r="ID4" t="s">
         <v>13</v>
       </c>
       <c r="IE4" t="s">
         <v>14</v>
       </c>
       <c r="IF4" t="s">
         <v>15</v>
       </c>
       <c r="IG4" t="s">
         <v>16</v>
       </c>
       <c r="IH4" t="s">
         <v>17</v>
       </c>
       <c r="IL4">
         <v>100</v>
       </c>
       <c r="IM4">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP4">
         <v>0.51</v>
       </c>
       <c r="IQ4">
         <v>8.66</v>
       </c>
       <c r="IR4">
         <v>8.66</v>
       </c>
       <c r="IS4">
         <v>0.79</v>
       </c>
       <c r="IV4" t="s">
         <v>40</v>
       </c>
       <c r="IW4" t="s">
         <v>41</v>
       </c>
       <c r="IY4" t="s">
         <v>42</v>
       </c>
       <c r="IZ4" t="s">
         <v>43</v>
       </c>
@@ -2297,51 +2297,51 @@
       <c r="IB5" t="s">
         <v>11</v>
       </c>
       <c r="IC5" t="s">
         <v>12</v>
       </c>
       <c r="ID5" t="s">
         <v>13</v>
       </c>
       <c r="IE5" t="s">
         <v>14</v>
       </c>
       <c r="IF5" t="s">
         <v>15</v>
       </c>
       <c r="IG5" t="s">
         <v>16</v>
       </c>
       <c r="IH5" t="s">
         <v>17</v>
       </c>
       <c r="IL5">
         <v>100</v>
       </c>
       <c r="IM5">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP5">
         <v>0.56</v>
       </c>
       <c r="IQ5">
         <v>8.66</v>
       </c>
       <c r="IR5">
         <v>8.66</v>
       </c>
       <c r="IS5">
         <v>0.79</v>
       </c>
       <c r="IV5" t="s">
         <v>40</v>
       </c>
       <c r="IW5" t="s">
         <v>41</v>
       </c>
       <c r="IY5" t="s">
         <v>42</v>
       </c>
       <c r="IZ5" t="s">
         <v>43</v>
       </c>
@@ -2491,51 +2491,51 @@
       <c r="IB6" t="s">
         <v>11</v>
       </c>
       <c r="IC6" t="s">
         <v>12</v>
       </c>
       <c r="ID6" t="s">
         <v>13</v>
       </c>
       <c r="IE6" t="s">
         <v>14</v>
       </c>
       <c r="IF6" t="s">
         <v>15</v>
       </c>
       <c r="IG6" t="s">
         <v>16</v>
       </c>
       <c r="IH6" t="s">
         <v>17</v>
       </c>
       <c r="IL6">
         <v>100</v>
       </c>
       <c r="IM6">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP6">
         <v>0.59</v>
       </c>
       <c r="IQ6">
         <v>8.66</v>
       </c>
       <c r="IR6">
         <v>8.66</v>
       </c>
       <c r="IS6">
         <v>0.79</v>
       </c>
       <c r="IV6" t="s">
         <v>40</v>
       </c>
       <c r="IW6" t="s">
         <v>41</v>
       </c>
       <c r="IY6" t="s">
         <v>42</v>
       </c>
       <c r="IZ6" t="s">
         <v>43</v>
       </c>
@@ -2685,51 +2685,51 @@
       <c r="IB7" t="s">
         <v>56</v>
       </c>
       <c r="IC7" t="s">
         <v>57</v>
       </c>
       <c r="ID7" t="s">
         <v>58</v>
       </c>
       <c r="IE7" t="s">
         <v>59</v>
       </c>
       <c r="IF7" t="s">
         <v>60</v>
       </c>
       <c r="IG7" t="s">
         <v>61</v>
       </c>
       <c r="IH7" t="s">
         <v>62</v>
       </c>
       <c r="IL7">
         <v>100</v>
       </c>
       <c r="IM7">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP7">
         <v>0.37</v>
       </c>
       <c r="IQ7">
         <v>8.66</v>
       </c>
       <c r="IR7">
         <v>8.66</v>
       </c>
       <c r="IS7">
         <v>0.79</v>
       </c>
       <c r="IV7" t="s">
         <v>40</v>
       </c>
       <c r="IW7" t="s">
         <v>41</v>
       </c>
       <c r="IY7" t="s">
         <v>42</v>
       </c>
       <c r="IZ7" t="s">
         <v>43</v>
       </c>
@@ -2879,51 +2879,51 @@
       <c r="IB8" t="s">
         <v>56</v>
       </c>
       <c r="IC8" t="s">
         <v>57</v>
       </c>
       <c r="ID8" t="s">
         <v>58</v>
       </c>
       <c r="IE8" t="s">
         <v>59</v>
       </c>
       <c r="IF8" t="s">
         <v>60</v>
       </c>
       <c r="IG8" t="s">
         <v>61</v>
       </c>
       <c r="IH8" t="s">
         <v>62</v>
       </c>
       <c r="IL8">
         <v>100</v>
       </c>
       <c r="IM8">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP8">
         <v>0.41</v>
       </c>
       <c r="IQ8">
         <v>8.66</v>
       </c>
       <c r="IR8">
         <v>8.66</v>
       </c>
       <c r="IS8">
         <v>0.79</v>
       </c>
       <c r="IV8" t="s">
         <v>40</v>
       </c>
       <c r="IW8" t="s">
         <v>41</v>
       </c>
       <c r="IY8" t="s">
         <v>42</v>
       </c>
       <c r="IZ8" t="s">
         <v>43</v>
       </c>
@@ -3073,51 +3073,51 @@
       <c r="IB9" t="s">
         <v>56</v>
       </c>
       <c r="IC9" t="s">
         <v>57</v>
       </c>
       <c r="ID9" t="s">
         <v>58</v>
       </c>
       <c r="IE9" t="s">
         <v>59</v>
       </c>
       <c r="IF9" t="s">
         <v>60</v>
       </c>
       <c r="IG9" t="s">
         <v>61</v>
       </c>
       <c r="IH9" t="s">
         <v>62</v>
       </c>
       <c r="IL9">
         <v>100</v>
       </c>
       <c r="IM9">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP9">
         <v>0.44</v>
       </c>
       <c r="IQ9">
         <v>8.66</v>
       </c>
       <c r="IR9">
         <v>8.66</v>
       </c>
       <c r="IS9">
         <v>0.79</v>
       </c>
       <c r="IV9" t="s">
         <v>40</v>
       </c>
       <c r="IW9" t="s">
         <v>41</v>
       </c>
       <c r="IY9" t="s">
         <v>42</v>
       </c>
       <c r="IZ9" t="s">
         <v>43</v>
       </c>
@@ -3267,51 +3267,51 @@
       <c r="IB10" t="s">
         <v>56</v>
       </c>
       <c r="IC10" t="s">
         <v>57</v>
       </c>
       <c r="ID10" t="s">
         <v>58</v>
       </c>
       <c r="IE10" t="s">
         <v>59</v>
       </c>
       <c r="IF10" t="s">
         <v>60</v>
       </c>
       <c r="IG10" t="s">
         <v>61</v>
       </c>
       <c r="IH10" t="s">
         <v>62</v>
       </c>
       <c r="IL10">
         <v>100</v>
       </c>
       <c r="IM10">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP10">
         <v>0.51</v>
       </c>
       <c r="IQ10">
         <v>8.66</v>
       </c>
       <c r="IR10">
         <v>8.66</v>
       </c>
       <c r="IS10">
         <v>0.79</v>
       </c>
       <c r="IV10" t="s">
         <v>40</v>
       </c>
       <c r="IW10" t="s">
         <v>41</v>
       </c>
       <c r="IY10" t="s">
         <v>42</v>
       </c>
       <c r="IZ10" t="s">
         <v>43</v>
       </c>
@@ -3461,51 +3461,51 @@
       <c r="IB11" t="s">
         <v>56</v>
       </c>
       <c r="IC11" t="s">
         <v>57</v>
       </c>
       <c r="ID11" t="s">
         <v>58</v>
       </c>
       <c r="IE11" t="s">
         <v>59</v>
       </c>
       <c r="IF11" t="s">
         <v>60</v>
       </c>
       <c r="IG11" t="s">
         <v>61</v>
       </c>
       <c r="IH11" t="s">
         <v>62</v>
       </c>
       <c r="IL11">
         <v>100</v>
       </c>
       <c r="IM11">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP11">
         <v>0.56</v>
       </c>
       <c r="IQ11">
         <v>8.66</v>
       </c>
       <c r="IR11">
         <v>8.66</v>
       </c>
       <c r="IS11">
         <v>0.79</v>
       </c>
       <c r="IV11" t="s">
         <v>40</v>
       </c>
       <c r="IW11" t="s">
         <v>41</v>
       </c>
       <c r="IY11" t="s">
         <v>42</v>
       </c>
       <c r="IZ11" t="s">
         <v>43</v>
       </c>
@@ -3655,51 +3655,51 @@
       <c r="IB12" t="s">
         <v>56</v>
       </c>
       <c r="IC12" t="s">
         <v>57</v>
       </c>
       <c r="ID12" t="s">
         <v>58</v>
       </c>
       <c r="IE12" t="s">
         <v>59</v>
       </c>
       <c r="IF12" t="s">
         <v>60</v>
       </c>
       <c r="IG12" t="s">
         <v>61</v>
       </c>
       <c r="IH12" t="s">
         <v>62</v>
       </c>
       <c r="IL12">
         <v>100</v>
       </c>
       <c r="IM12">
-        <v>9.21</v>
+        <v>7.65</v>
       </c>
       <c r="IP12">
         <v>0.59</v>
       </c>
       <c r="IQ12">
         <v>8.66</v>
       </c>
       <c r="IR12">
         <v>8.66</v>
       </c>
       <c r="IS12">
         <v>0.79</v>
       </c>
       <c r="IV12" t="s">
         <v>40</v>
       </c>
       <c r="IW12" t="s">
         <v>41</v>
       </c>
       <c r="IY12" t="s">
         <v>42</v>
       </c>
       <c r="IZ12" t="s">
         <v>43</v>
       </c>
@@ -3849,51 +3849,51 @@
       <c r="IB13" t="s">
         <v>73</v>
       </c>
       <c r="IC13" t="s">
         <v>74</v>
       </c>
       <c r="ID13" t="s">
         <v>75</v>
       </c>
       <c r="IE13" t="s">
         <v>76</v>
       </c>
       <c r="IF13" t="s">
         <v>77</v>
       </c>
       <c r="IG13" t="s">
         <v>78</v>
       </c>
       <c r="IH13" t="s">
         <v>79</v>
       </c>
       <c r="IL13">
         <v>100</v>
       </c>
       <c r="IM13">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP13">
         <v>0.37</v>
       </c>
       <c r="IQ13">
         <v>8.66</v>
       </c>
       <c r="IR13">
         <v>8.66</v>
       </c>
       <c r="IS13">
         <v>0.79</v>
       </c>
       <c r="IV13" t="s">
         <v>40</v>
       </c>
       <c r="IW13" t="s">
         <v>41</v>
       </c>
       <c r="IY13" t="s">
         <v>42</v>
       </c>
       <c r="IZ13" t="s">
         <v>43</v>
       </c>
@@ -4043,51 +4043,51 @@
       <c r="IB14" t="s">
         <v>73</v>
       </c>
       <c r="IC14" t="s">
         <v>74</v>
       </c>
       <c r="ID14" t="s">
         <v>75</v>
       </c>
       <c r="IE14" t="s">
         <v>76</v>
       </c>
       <c r="IF14" t="s">
         <v>77</v>
       </c>
       <c r="IG14" t="s">
         <v>78</v>
       </c>
       <c r="IH14" t="s">
         <v>79</v>
       </c>
       <c r="IL14">
         <v>100</v>
       </c>
       <c r="IM14">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP14">
         <v>0.41</v>
       </c>
       <c r="IQ14">
         <v>8.66</v>
       </c>
       <c r="IR14">
         <v>8.66</v>
       </c>
       <c r="IS14">
         <v>0.79</v>
       </c>
       <c r="IV14" t="s">
         <v>40</v>
       </c>
       <c r="IW14" t="s">
         <v>41</v>
       </c>
       <c r="IY14" t="s">
         <v>42</v>
       </c>
       <c r="IZ14" t="s">
         <v>43</v>
       </c>
@@ -4237,51 +4237,51 @@
       <c r="IB15" t="s">
         <v>73</v>
       </c>
       <c r="IC15" t="s">
         <v>74</v>
       </c>
       <c r="ID15" t="s">
         <v>75</v>
       </c>
       <c r="IE15" t="s">
         <v>76</v>
       </c>
       <c r="IF15" t="s">
         <v>77</v>
       </c>
       <c r="IG15" t="s">
         <v>78</v>
       </c>
       <c r="IH15" t="s">
         <v>79</v>
       </c>
       <c r="IL15">
         <v>100</v>
       </c>
       <c r="IM15">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP15">
         <v>0.44</v>
       </c>
       <c r="IQ15">
         <v>8.66</v>
       </c>
       <c r="IR15">
         <v>8.66</v>
       </c>
       <c r="IS15">
         <v>0.79</v>
       </c>
       <c r="IV15" t="s">
         <v>40</v>
       </c>
       <c r="IW15" t="s">
         <v>41</v>
       </c>
       <c r="IY15" t="s">
         <v>42</v>
       </c>
       <c r="IZ15" t="s">
         <v>43</v>
       </c>
@@ -4431,51 +4431,51 @@
       <c r="IB16" t="s">
         <v>73</v>
       </c>
       <c r="IC16" t="s">
         <v>74</v>
       </c>
       <c r="ID16" t="s">
         <v>75</v>
       </c>
       <c r="IE16" t="s">
         <v>76</v>
       </c>
       <c r="IF16" t="s">
         <v>77</v>
       </c>
       <c r="IG16" t="s">
         <v>78</v>
       </c>
       <c r="IH16" t="s">
         <v>79</v>
       </c>
       <c r="IL16">
         <v>100</v>
       </c>
       <c r="IM16">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP16">
         <v>0.51</v>
       </c>
       <c r="IQ16">
         <v>8.66</v>
       </c>
       <c r="IR16">
         <v>8.66</v>
       </c>
       <c r="IS16">
         <v>0.79</v>
       </c>
       <c r="IV16" t="s">
         <v>40</v>
       </c>
       <c r="IW16" t="s">
         <v>41</v>
       </c>
       <c r="IY16" t="s">
         <v>42</v>
       </c>
       <c r="IZ16" t="s">
         <v>43</v>
       </c>
@@ -4625,51 +4625,51 @@
       <c r="IB17" t="s">
         <v>73</v>
       </c>
       <c r="IC17" t="s">
         <v>74</v>
       </c>
       <c r="ID17" t="s">
         <v>75</v>
       </c>
       <c r="IE17" t="s">
         <v>76</v>
       </c>
       <c r="IF17" t="s">
         <v>77</v>
       </c>
       <c r="IG17" t="s">
         <v>78</v>
       </c>
       <c r="IH17" t="s">
         <v>79</v>
       </c>
       <c r="IL17">
         <v>100</v>
       </c>
       <c r="IM17">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP17">
         <v>0.56</v>
       </c>
       <c r="IQ17">
         <v>8.66</v>
       </c>
       <c r="IR17">
         <v>8.66</v>
       </c>
       <c r="IS17">
         <v>0.79</v>
       </c>
       <c r="IV17" t="s">
         <v>40</v>
       </c>
       <c r="IW17" t="s">
         <v>41</v>
       </c>
       <c r="IY17" t="s">
         <v>42</v>
       </c>
       <c r="IZ17" t="s">
         <v>43</v>
       </c>
@@ -4819,51 +4819,51 @@
       <c r="IB18" t="s">
         <v>73</v>
       </c>
       <c r="IC18" t="s">
         <v>74</v>
       </c>
       <c r="ID18" t="s">
         <v>75</v>
       </c>
       <c r="IE18" t="s">
         <v>76</v>
       </c>
       <c r="IF18" t="s">
         <v>77</v>
       </c>
       <c r="IG18" t="s">
         <v>78</v>
       </c>
       <c r="IH18" t="s">
         <v>79</v>
       </c>
       <c r="IL18">
         <v>100</v>
       </c>
       <c r="IM18">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP18">
         <v>0.59</v>
       </c>
       <c r="IQ18">
         <v>8.66</v>
       </c>
       <c r="IR18">
         <v>8.66</v>
       </c>
       <c r="IS18">
         <v>0.79</v>
       </c>
       <c r="IV18" t="s">
         <v>40</v>
       </c>
       <c r="IW18" t="s">
         <v>41</v>
       </c>
       <c r="IY18" t="s">
         <v>42</v>
       </c>
       <c r="IZ18" t="s">
         <v>43</v>
       </c>
@@ -5013,51 +5013,51 @@
       <c r="IB19" t="s">
         <v>86</v>
       </c>
       <c r="IC19" t="s">
         <v>87</v>
       </c>
       <c r="ID19" t="s">
         <v>88</v>
       </c>
       <c r="IE19" t="s">
         <v>89</v>
       </c>
       <c r="IF19" t="s">
         <v>90</v>
       </c>
       <c r="IG19" t="s">
         <v>91</v>
       </c>
       <c r="IH19" t="s">
         <v>92</v>
       </c>
       <c r="IL19">
         <v>100</v>
       </c>
       <c r="IM19">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP19">
         <v>0.37</v>
       </c>
       <c r="IQ19">
         <v>8.66</v>
       </c>
       <c r="IR19">
         <v>8.66</v>
       </c>
       <c r="IS19">
         <v>0.79</v>
       </c>
       <c r="IV19" t="s">
         <v>40</v>
       </c>
       <c r="IW19" t="s">
         <v>41</v>
       </c>
       <c r="IY19" t="s">
         <v>42</v>
       </c>
       <c r="IZ19" t="s">
         <v>43</v>
       </c>
@@ -5207,51 +5207,51 @@
       <c r="IB20" t="s">
         <v>86</v>
       </c>
       <c r="IC20" t="s">
         <v>87</v>
       </c>
       <c r="ID20" t="s">
         <v>88</v>
       </c>
       <c r="IE20" t="s">
         <v>89</v>
       </c>
       <c r="IF20" t="s">
         <v>90</v>
       </c>
       <c r="IG20" t="s">
         <v>91</v>
       </c>
       <c r="IH20" t="s">
         <v>92</v>
       </c>
       <c r="IL20">
         <v>100</v>
       </c>
       <c r="IM20">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP20">
         <v>0.41</v>
       </c>
       <c r="IQ20">
         <v>8.66</v>
       </c>
       <c r="IR20">
         <v>8.66</v>
       </c>
       <c r="IS20">
         <v>0.79</v>
       </c>
       <c r="IV20" t="s">
         <v>40</v>
       </c>
       <c r="IW20" t="s">
         <v>41</v>
       </c>
       <c r="IY20" t="s">
         <v>42</v>
       </c>
       <c r="IZ20" t="s">
         <v>43</v>
       </c>
@@ -5401,51 +5401,51 @@
       <c r="IB21" t="s">
         <v>86</v>
       </c>
       <c r="IC21" t="s">
         <v>87</v>
       </c>
       <c r="ID21" t="s">
         <v>88</v>
       </c>
       <c r="IE21" t="s">
         <v>89</v>
       </c>
       <c r="IF21" t="s">
         <v>90</v>
       </c>
       <c r="IG21" t="s">
         <v>91</v>
       </c>
       <c r="IH21" t="s">
         <v>92</v>
       </c>
       <c r="IL21">
         <v>100</v>
       </c>
       <c r="IM21">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP21">
         <v>0.44</v>
       </c>
       <c r="IQ21">
         <v>8.66</v>
       </c>
       <c r="IR21">
         <v>8.66</v>
       </c>
       <c r="IS21">
         <v>0.79</v>
       </c>
       <c r="IV21" t="s">
         <v>40</v>
       </c>
       <c r="IW21" t="s">
         <v>41</v>
       </c>
       <c r="IY21" t="s">
         <v>42</v>
       </c>
       <c r="IZ21" t="s">
         <v>43</v>
       </c>
@@ -5595,51 +5595,51 @@
       <c r="IB22" t="s">
         <v>86</v>
       </c>
       <c r="IC22" t="s">
         <v>87</v>
       </c>
       <c r="ID22" t="s">
         <v>88</v>
       </c>
       <c r="IE22" t="s">
         <v>89</v>
       </c>
       <c r="IF22" t="s">
         <v>90</v>
       </c>
       <c r="IG22" t="s">
         <v>91</v>
       </c>
       <c r="IH22" t="s">
         <v>92</v>
       </c>
       <c r="IL22">
         <v>100</v>
       </c>
       <c r="IM22">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP22">
         <v>0.51</v>
       </c>
       <c r="IQ22">
         <v>8.66</v>
       </c>
       <c r="IR22">
         <v>8.66</v>
       </c>
       <c r="IS22">
         <v>0.79</v>
       </c>
       <c r="IV22" t="s">
         <v>40</v>
       </c>
       <c r="IW22" t="s">
         <v>41</v>
       </c>
       <c r="IY22" t="s">
         <v>42</v>
       </c>
       <c r="IZ22" t="s">
         <v>43</v>
       </c>
@@ -5789,51 +5789,51 @@
       <c r="IB23" t="s">
         <v>86</v>
       </c>
       <c r="IC23" t="s">
         <v>87</v>
       </c>
       <c r="ID23" t="s">
         <v>88</v>
       </c>
       <c r="IE23" t="s">
         <v>89</v>
       </c>
       <c r="IF23" t="s">
         <v>90</v>
       </c>
       <c r="IG23" t="s">
         <v>91</v>
       </c>
       <c r="IH23" t="s">
         <v>92</v>
       </c>
       <c r="IL23">
         <v>100</v>
       </c>
       <c r="IM23">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP23">
         <v>0.56</v>
       </c>
       <c r="IQ23">
         <v>8.66</v>
       </c>
       <c r="IR23">
         <v>8.66</v>
       </c>
       <c r="IS23">
         <v>0.79</v>
       </c>
       <c r="IV23" t="s">
         <v>40</v>
       </c>
       <c r="IW23" t="s">
         <v>41</v>
       </c>
       <c r="IY23" t="s">
         <v>42</v>
       </c>
       <c r="IZ23" t="s">
         <v>43</v>
       </c>
@@ -5983,51 +5983,51 @@
       <c r="IB24" t="s">
         <v>86</v>
       </c>
       <c r="IC24" t="s">
         <v>87</v>
       </c>
       <c r="ID24" t="s">
         <v>88</v>
       </c>
       <c r="IE24" t="s">
         <v>89</v>
       </c>
       <c r="IF24" t="s">
         <v>90</v>
       </c>
       <c r="IG24" t="s">
         <v>91</v>
       </c>
       <c r="IH24" t="s">
         <v>92</v>
       </c>
       <c r="IL24">
         <v>100</v>
       </c>
       <c r="IM24">
-        <v>7.13</v>
+        <v>7.57</v>
       </c>
       <c r="IP24">
         <v>0.59</v>
       </c>
       <c r="IQ24">
         <v>8.66</v>
       </c>
       <c r="IR24">
         <v>8.66</v>
       </c>
       <c r="IS24">
         <v>0.79</v>
       </c>
       <c r="IV24" t="s">
         <v>40</v>
       </c>
       <c r="IW24" t="s">
         <v>41</v>
       </c>
       <c r="IY24" t="s">
         <v>42</v>
       </c>
       <c r="IZ24" t="s">
         <v>43</v>
       </c>
@@ -6177,51 +6177,51 @@
       <c r="IB25" t="s">
         <v>102</v>
       </c>
       <c r="IC25" t="s">
         <v>103</v>
       </c>
       <c r="ID25" t="s">
         <v>104</v>
       </c>
       <c r="IE25" t="s">
         <v>105</v>
       </c>
       <c r="IF25" t="s">
         <v>106</v>
       </c>
       <c r="IG25" t="s">
         <v>107</v>
       </c>
       <c r="IH25" t="s">
         <v>108</v>
       </c>
       <c r="IL25">
         <v>100</v>
       </c>
       <c r="IM25">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP25">
         <v>0.37</v>
       </c>
       <c r="IQ25">
         <v>8.66</v>
       </c>
       <c r="IR25">
         <v>8.66</v>
       </c>
       <c r="IS25">
         <v>0.79</v>
       </c>
       <c r="IV25" t="s">
         <v>40</v>
       </c>
       <c r="IW25" t="s">
         <v>41</v>
       </c>
       <c r="IY25" t="s">
         <v>42</v>
       </c>
       <c r="IZ25" t="s">
         <v>43</v>
       </c>
@@ -6371,51 +6371,51 @@
       <c r="IB26" t="s">
         <v>102</v>
       </c>
       <c r="IC26" t="s">
         <v>103</v>
       </c>
       <c r="ID26" t="s">
         <v>104</v>
       </c>
       <c r="IE26" t="s">
         <v>105</v>
       </c>
       <c r="IF26" t="s">
         <v>106</v>
       </c>
       <c r="IG26" t="s">
         <v>107</v>
       </c>
       <c r="IH26" t="s">
         <v>108</v>
       </c>
       <c r="IL26">
         <v>100</v>
       </c>
       <c r="IM26">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP26">
         <v>0.41</v>
       </c>
       <c r="IQ26">
         <v>8.66</v>
       </c>
       <c r="IR26">
         <v>8.66</v>
       </c>
       <c r="IS26">
         <v>0.79</v>
       </c>
       <c r="IV26" t="s">
         <v>40</v>
       </c>
       <c r="IW26" t="s">
         <v>41</v>
       </c>
       <c r="IY26" t="s">
         <v>42</v>
       </c>
       <c r="IZ26" t="s">
         <v>43</v>
       </c>
@@ -6565,51 +6565,51 @@
       <c r="IB27" t="s">
         <v>102</v>
       </c>
       <c r="IC27" t="s">
         <v>103</v>
       </c>
       <c r="ID27" t="s">
         <v>104</v>
       </c>
       <c r="IE27" t="s">
         <v>105</v>
       </c>
       <c r="IF27" t="s">
         <v>106</v>
       </c>
       <c r="IG27" t="s">
         <v>107</v>
       </c>
       <c r="IH27" t="s">
         <v>108</v>
       </c>
       <c r="IL27">
         <v>100</v>
       </c>
       <c r="IM27">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP27">
         <v>0.44</v>
       </c>
       <c r="IQ27">
         <v>8.66</v>
       </c>
       <c r="IR27">
         <v>8.66</v>
       </c>
       <c r="IS27">
         <v>0.79</v>
       </c>
       <c r="IV27" t="s">
         <v>40</v>
       </c>
       <c r="IW27" t="s">
         <v>41</v>
       </c>
       <c r="IY27" t="s">
         <v>42</v>
       </c>
       <c r="IZ27" t="s">
         <v>43</v>
       </c>
@@ -6759,51 +6759,51 @@
       <c r="IB28" t="s">
         <v>102</v>
       </c>
       <c r="IC28" t="s">
         <v>103</v>
       </c>
       <c r="ID28" t="s">
         <v>104</v>
       </c>
       <c r="IE28" t="s">
         <v>105</v>
       </c>
       <c r="IF28" t="s">
         <v>106</v>
       </c>
       <c r="IG28" t="s">
         <v>107</v>
       </c>
       <c r="IH28" t="s">
         <v>108</v>
       </c>
       <c r="IL28">
         <v>100</v>
       </c>
       <c r="IM28">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP28">
         <v>0.51</v>
       </c>
       <c r="IQ28">
         <v>8.66</v>
       </c>
       <c r="IR28">
         <v>8.66</v>
       </c>
       <c r="IS28">
         <v>0.79</v>
       </c>
       <c r="IV28" t="s">
         <v>40</v>
       </c>
       <c r="IW28" t="s">
         <v>41</v>
       </c>
       <c r="IY28" t="s">
         <v>42</v>
       </c>
       <c r="IZ28" t="s">
         <v>43</v>
       </c>
@@ -6953,51 +6953,51 @@
       <c r="IB29" t="s">
         <v>102</v>
       </c>
       <c r="IC29" t="s">
         <v>103</v>
       </c>
       <c r="ID29" t="s">
         <v>104</v>
       </c>
       <c r="IE29" t="s">
         <v>105</v>
       </c>
       <c r="IF29" t="s">
         <v>106</v>
       </c>
       <c r="IG29" t="s">
         <v>107</v>
       </c>
       <c r="IH29" t="s">
         <v>108</v>
       </c>
       <c r="IL29">
         <v>100</v>
       </c>
       <c r="IM29">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP29">
         <v>0.56</v>
       </c>
       <c r="IQ29">
         <v>8.66</v>
       </c>
       <c r="IR29">
         <v>8.66</v>
       </c>
       <c r="IS29">
         <v>0.79</v>
       </c>
       <c r="IV29" t="s">
         <v>40</v>
       </c>
       <c r="IW29" t="s">
         <v>41</v>
       </c>
       <c r="IY29" t="s">
         <v>42</v>
       </c>
       <c r="IZ29" t="s">
         <v>43</v>
       </c>
@@ -7147,51 +7147,51 @@
       <c r="IB30" t="s">
         <v>102</v>
       </c>
       <c r="IC30" t="s">
         <v>103</v>
       </c>
       <c r="ID30" t="s">
         <v>104</v>
       </c>
       <c r="IE30" t="s">
         <v>105</v>
       </c>
       <c r="IF30" t="s">
         <v>106</v>
       </c>
       <c r="IG30" t="s">
         <v>107</v>
       </c>
       <c r="IH30" t="s">
         <v>108</v>
       </c>
       <c r="IL30">
         <v>100</v>
       </c>
       <c r="IM30">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP30">
         <v>0.59</v>
       </c>
       <c r="IQ30">
         <v>8.66</v>
       </c>
       <c r="IR30">
         <v>8.66</v>
       </c>
       <c r="IS30">
         <v>0.79</v>
       </c>
       <c r="IV30" t="s">
         <v>40</v>
       </c>
       <c r="IW30" t="s">
         <v>41</v>
       </c>
       <c r="IY30" t="s">
         <v>42</v>
       </c>
       <c r="IZ30" t="s">
         <v>43</v>
       </c>
@@ -7341,51 +7341,51 @@
       <c r="IB31" t="s">
         <v>115</v>
       </c>
       <c r="IC31" t="s">
         <v>116</v>
       </c>
       <c r="ID31" t="s">
         <v>117</v>
       </c>
       <c r="IE31" t="s">
         <v>118</v>
       </c>
       <c r="IF31" t="s">
         <v>119</v>
       </c>
       <c r="IG31" t="s">
         <v>120</v>
       </c>
       <c r="IH31" t="s">
         <v>121</v>
       </c>
       <c r="IL31">
         <v>100</v>
       </c>
       <c r="IM31">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP31">
         <v>0.37</v>
       </c>
       <c r="IQ31">
         <v>8.66</v>
       </c>
       <c r="IR31">
         <v>8.66</v>
       </c>
       <c r="IS31">
         <v>0.79</v>
       </c>
       <c r="IV31" t="s">
         <v>40</v>
       </c>
       <c r="IW31" t="s">
         <v>41</v>
       </c>
       <c r="IY31" t="s">
         <v>42</v>
       </c>
       <c r="IZ31" t="s">
         <v>43</v>
       </c>
@@ -7535,51 +7535,51 @@
       <c r="IB32" t="s">
         <v>115</v>
       </c>
       <c r="IC32" t="s">
         <v>116</v>
       </c>
       <c r="ID32" t="s">
         <v>117</v>
       </c>
       <c r="IE32" t="s">
         <v>118</v>
       </c>
       <c r="IF32" t="s">
         <v>119</v>
       </c>
       <c r="IG32" t="s">
         <v>120</v>
       </c>
       <c r="IH32" t="s">
         <v>121</v>
       </c>
       <c r="IL32">
         <v>100</v>
       </c>
       <c r="IM32">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP32">
         <v>0.41</v>
       </c>
       <c r="IQ32">
         <v>8.66</v>
       </c>
       <c r="IR32">
         <v>8.66</v>
       </c>
       <c r="IS32">
         <v>0.79</v>
       </c>
       <c r="IV32" t="s">
         <v>40</v>
       </c>
       <c r="IW32" t="s">
         <v>41</v>
       </c>
       <c r="IY32" t="s">
         <v>42</v>
       </c>
       <c r="IZ32" t="s">
         <v>43</v>
       </c>
@@ -7729,51 +7729,51 @@
       <c r="IB33" t="s">
         <v>115</v>
       </c>
       <c r="IC33" t="s">
         <v>116</v>
       </c>
       <c r="ID33" t="s">
         <v>117</v>
       </c>
       <c r="IE33" t="s">
         <v>118</v>
       </c>
       <c r="IF33" t="s">
         <v>119</v>
       </c>
       <c r="IG33" t="s">
         <v>120</v>
       </c>
       <c r="IH33" t="s">
         <v>121</v>
       </c>
       <c r="IL33">
         <v>100</v>
       </c>
       <c r="IM33">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP33">
         <v>0.44</v>
       </c>
       <c r="IQ33">
         <v>8.66</v>
       </c>
       <c r="IR33">
         <v>8.66</v>
       </c>
       <c r="IS33">
         <v>0.79</v>
       </c>
       <c r="IV33" t="s">
         <v>40</v>
       </c>
       <c r="IW33" t="s">
         <v>41</v>
       </c>
       <c r="IY33" t="s">
         <v>42</v>
       </c>
       <c r="IZ33" t="s">
         <v>43</v>
       </c>
@@ -7923,51 +7923,51 @@
       <c r="IB34" t="s">
         <v>115</v>
       </c>
       <c r="IC34" t="s">
         <v>116</v>
       </c>
       <c r="ID34" t="s">
         <v>117</v>
       </c>
       <c r="IE34" t="s">
         <v>118</v>
       </c>
       <c r="IF34" t="s">
         <v>119</v>
       </c>
       <c r="IG34" t="s">
         <v>120</v>
       </c>
       <c r="IH34" t="s">
         <v>121</v>
       </c>
       <c r="IL34">
         <v>100</v>
       </c>
       <c r="IM34">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP34">
         <v>0.51</v>
       </c>
       <c r="IQ34">
         <v>8.66</v>
       </c>
       <c r="IR34">
         <v>8.66</v>
       </c>
       <c r="IS34">
         <v>0.79</v>
       </c>
       <c r="IV34" t="s">
         <v>40</v>
       </c>
       <c r="IW34" t="s">
         <v>41</v>
       </c>
       <c r="IY34" t="s">
         <v>42</v>
       </c>
       <c r="IZ34" t="s">
         <v>43</v>
       </c>
@@ -8117,51 +8117,51 @@
       <c r="IB35" t="s">
         <v>115</v>
       </c>
       <c r="IC35" t="s">
         <v>116</v>
       </c>
       <c r="ID35" t="s">
         <v>117</v>
       </c>
       <c r="IE35" t="s">
         <v>118</v>
       </c>
       <c r="IF35" t="s">
         <v>119</v>
       </c>
       <c r="IG35" t="s">
         <v>120</v>
       </c>
       <c r="IH35" t="s">
         <v>121</v>
       </c>
       <c r="IL35">
         <v>100</v>
       </c>
       <c r="IM35">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP35">
         <v>0.56</v>
       </c>
       <c r="IQ35">
         <v>8.66</v>
       </c>
       <c r="IR35">
         <v>8.66</v>
       </c>
       <c r="IS35">
         <v>0.79</v>
       </c>
       <c r="IV35" t="s">
         <v>40</v>
       </c>
       <c r="IW35" t="s">
         <v>41</v>
       </c>
       <c r="IY35" t="s">
         <v>42</v>
       </c>
       <c r="IZ35" t="s">
         <v>43</v>
       </c>
@@ -8311,51 +8311,51 @@
       <c r="IB36" t="s">
         <v>115</v>
       </c>
       <c r="IC36" t="s">
         <v>116</v>
       </c>
       <c r="ID36" t="s">
         <v>117</v>
       </c>
       <c r="IE36" t="s">
         <v>118</v>
       </c>
       <c r="IF36" t="s">
         <v>119</v>
       </c>
       <c r="IG36" t="s">
         <v>120</v>
       </c>
       <c r="IH36" t="s">
         <v>121</v>
       </c>
       <c r="IL36">
         <v>100</v>
       </c>
       <c r="IM36">
-        <v>8.29</v>
+        <v>10.95</v>
       </c>
       <c r="IP36">
         <v>0.59</v>
       </c>
       <c r="IQ36">
         <v>8.66</v>
       </c>
       <c r="IR36">
         <v>8.66</v>
       </c>
       <c r="IS36">
         <v>0.79</v>
       </c>
       <c r="IV36" t="s">
         <v>40</v>
       </c>
       <c r="IW36" t="s">
         <v>41</v>
       </c>
       <c r="IY36" t="s">
         <v>42</v>
       </c>
       <c r="IZ36" t="s">
         <v>43</v>
       </c>
@@ -8505,51 +8505,51 @@
       <c r="IB37" t="s">
         <v>131</v>
       </c>
       <c r="IC37" t="s">
         <v>132</v>
       </c>
       <c r="ID37" t="s">
         <v>133</v>
       </c>
       <c r="IE37" t="s">
         <v>134</v>
       </c>
       <c r="IF37" t="s">
         <v>135</v>
       </c>
       <c r="IG37" t="s">
         <v>136</v>
       </c>
       <c r="IH37" t="s">
         <v>137</v>
       </c>
       <c r="IL37">
         <v>100</v>
       </c>
       <c r="IM37">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP37">
         <v>0.37</v>
       </c>
       <c r="IQ37">
         <v>8.66</v>
       </c>
       <c r="IR37">
         <v>8.66</v>
       </c>
       <c r="IS37">
         <v>0.79</v>
       </c>
       <c r="IV37" t="s">
         <v>40</v>
       </c>
       <c r="IW37" t="s">
         <v>41</v>
       </c>
       <c r="IY37" t="s">
         <v>42</v>
       </c>
       <c r="IZ37" t="s">
         <v>43</v>
       </c>
@@ -8699,51 +8699,51 @@
       <c r="IB38" t="s">
         <v>131</v>
       </c>
       <c r="IC38" t="s">
         <v>132</v>
       </c>
       <c r="ID38" t="s">
         <v>133</v>
       </c>
       <c r="IE38" t="s">
         <v>134</v>
       </c>
       <c r="IF38" t="s">
         <v>135</v>
       </c>
       <c r="IG38" t="s">
         <v>136</v>
       </c>
       <c r="IH38" t="s">
         <v>137</v>
       </c>
       <c r="IL38">
         <v>100</v>
       </c>
       <c r="IM38">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP38">
         <v>0.41</v>
       </c>
       <c r="IQ38">
         <v>8.66</v>
       </c>
       <c r="IR38">
         <v>8.66</v>
       </c>
       <c r="IS38">
         <v>0.79</v>
       </c>
       <c r="IV38" t="s">
         <v>40</v>
       </c>
       <c r="IW38" t="s">
         <v>41</v>
       </c>
       <c r="IY38" t="s">
         <v>42</v>
       </c>
       <c r="IZ38" t="s">
         <v>43</v>
       </c>
@@ -8893,51 +8893,51 @@
       <c r="IB39" t="s">
         <v>131</v>
       </c>
       <c r="IC39" t="s">
         <v>132</v>
       </c>
       <c r="ID39" t="s">
         <v>133</v>
       </c>
       <c r="IE39" t="s">
         <v>134</v>
       </c>
       <c r="IF39" t="s">
         <v>135</v>
       </c>
       <c r="IG39" t="s">
         <v>136</v>
       </c>
       <c r="IH39" t="s">
         <v>137</v>
       </c>
       <c r="IL39">
         <v>100</v>
       </c>
       <c r="IM39">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP39">
         <v>0.44</v>
       </c>
       <c r="IQ39">
         <v>8.66</v>
       </c>
       <c r="IR39">
         <v>8.66</v>
       </c>
       <c r="IS39">
         <v>0.79</v>
       </c>
       <c r="IV39" t="s">
         <v>40</v>
       </c>
       <c r="IW39" t="s">
         <v>41</v>
       </c>
       <c r="IY39" t="s">
         <v>42</v>
       </c>
       <c r="IZ39" t="s">
         <v>43</v>
       </c>
@@ -9087,51 +9087,51 @@
       <c r="IB40" t="s">
         <v>131</v>
       </c>
       <c r="IC40" t="s">
         <v>132</v>
       </c>
       <c r="ID40" t="s">
         <v>133</v>
       </c>
       <c r="IE40" t="s">
         <v>134</v>
       </c>
       <c r="IF40" t="s">
         <v>135</v>
       </c>
       <c r="IG40" t="s">
         <v>136</v>
       </c>
       <c r="IH40" t="s">
         <v>137</v>
       </c>
       <c r="IL40">
         <v>100</v>
       </c>
       <c r="IM40">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP40">
         <v>0.51</v>
       </c>
       <c r="IQ40">
         <v>8.66</v>
       </c>
       <c r="IR40">
         <v>8.66</v>
       </c>
       <c r="IS40">
         <v>0.79</v>
       </c>
       <c r="IV40" t="s">
         <v>40</v>
       </c>
       <c r="IW40" t="s">
         <v>41</v>
       </c>
       <c r="IY40" t="s">
         <v>42</v>
       </c>
       <c r="IZ40" t="s">
         <v>43</v>
       </c>
@@ -9281,51 +9281,51 @@
       <c r="IB41" t="s">
         <v>131</v>
       </c>
       <c r="IC41" t="s">
         <v>132</v>
       </c>
       <c r="ID41" t="s">
         <v>133</v>
       </c>
       <c r="IE41" t="s">
         <v>134</v>
       </c>
       <c r="IF41" t="s">
         <v>135</v>
       </c>
       <c r="IG41" t="s">
         <v>136</v>
       </c>
       <c r="IH41" t="s">
         <v>137</v>
       </c>
       <c r="IL41">
         <v>100</v>
       </c>
       <c r="IM41">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP41">
         <v>0.56</v>
       </c>
       <c r="IQ41">
         <v>8.66</v>
       </c>
       <c r="IR41">
         <v>8.66</v>
       </c>
       <c r="IS41">
         <v>0.79</v>
       </c>
       <c r="IV41" t="s">
         <v>40</v>
       </c>
       <c r="IW41" t="s">
         <v>41</v>
       </c>
       <c r="IY41" t="s">
         <v>42</v>
       </c>
       <c r="IZ41" t="s">
         <v>43</v>
       </c>
@@ -9475,51 +9475,51 @@
       <c r="IB42" t="s">
         <v>131</v>
       </c>
       <c r="IC42" t="s">
         <v>132</v>
       </c>
       <c r="ID42" t="s">
         <v>133</v>
       </c>
       <c r="IE42" t="s">
         <v>134</v>
       </c>
       <c r="IF42" t="s">
         <v>135</v>
       </c>
       <c r="IG42" t="s">
         <v>136</v>
       </c>
       <c r="IH42" t="s">
         <v>137</v>
       </c>
       <c r="IL42">
         <v>100</v>
       </c>
       <c r="IM42">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP42">
         <v>0.59</v>
       </c>
       <c r="IQ42">
         <v>8.66</v>
       </c>
       <c r="IR42">
         <v>8.66</v>
       </c>
       <c r="IS42">
         <v>0.79</v>
       </c>
       <c r="IV42" t="s">
         <v>40</v>
       </c>
       <c r="IW42" t="s">
         <v>41</v>
       </c>
       <c r="IY42" t="s">
         <v>42</v>
       </c>
       <c r="IZ42" t="s">
         <v>43</v>
       </c>
@@ -9669,51 +9669,51 @@
       <c r="IB43" t="s">
         <v>144</v>
       </c>
       <c r="IC43" t="s">
         <v>145</v>
       </c>
       <c r="ID43" t="s">
         <v>146</v>
       </c>
       <c r="IE43" t="s">
         <v>147</v>
       </c>
       <c r="IF43" t="s">
         <v>148</v>
       </c>
       <c r="IG43" t="s">
         <v>149</v>
       </c>
       <c r="IH43" t="s">
         <v>150</v>
       </c>
       <c r="IL43">
         <v>100</v>
       </c>
       <c r="IM43">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP43">
         <v>0.37</v>
       </c>
       <c r="IQ43">
         <v>8.66</v>
       </c>
       <c r="IR43">
         <v>8.66</v>
       </c>
       <c r="IS43">
         <v>0.79</v>
       </c>
       <c r="IV43" t="s">
         <v>40</v>
       </c>
       <c r="IW43" t="s">
         <v>41</v>
       </c>
       <c r="IY43" t="s">
         <v>42</v>
       </c>
       <c r="IZ43" t="s">
         <v>43</v>
       </c>
@@ -9863,51 +9863,51 @@
       <c r="IB44" t="s">
         <v>144</v>
       </c>
       <c r="IC44" t="s">
         <v>145</v>
       </c>
       <c r="ID44" t="s">
         <v>146</v>
       </c>
       <c r="IE44" t="s">
         <v>147</v>
       </c>
       <c r="IF44" t="s">
         <v>148</v>
       </c>
       <c r="IG44" t="s">
         <v>149</v>
       </c>
       <c r="IH44" t="s">
         <v>150</v>
       </c>
       <c r="IL44">
         <v>100</v>
       </c>
       <c r="IM44">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP44">
         <v>0.41</v>
       </c>
       <c r="IQ44">
         <v>8.66</v>
       </c>
       <c r="IR44">
         <v>8.66</v>
       </c>
       <c r="IS44">
         <v>0.79</v>
       </c>
       <c r="IV44" t="s">
         <v>40</v>
       </c>
       <c r="IW44" t="s">
         <v>41</v>
       </c>
       <c r="IY44" t="s">
         <v>42</v>
       </c>
       <c r="IZ44" t="s">
         <v>43</v>
       </c>
@@ -10057,51 +10057,51 @@
       <c r="IB45" t="s">
         <v>144</v>
       </c>
       <c r="IC45" t="s">
         <v>145</v>
       </c>
       <c r="ID45" t="s">
         <v>146</v>
       </c>
       <c r="IE45" t="s">
         <v>147</v>
       </c>
       <c r="IF45" t="s">
         <v>148</v>
       </c>
       <c r="IG45" t="s">
         <v>149</v>
       </c>
       <c r="IH45" t="s">
         <v>150</v>
       </c>
       <c r="IL45">
         <v>100</v>
       </c>
       <c r="IM45">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP45">
         <v>0.44</v>
       </c>
       <c r="IQ45">
         <v>8.66</v>
       </c>
       <c r="IR45">
         <v>8.66</v>
       </c>
       <c r="IS45">
         <v>0.79</v>
       </c>
       <c r="IV45" t="s">
         <v>40</v>
       </c>
       <c r="IW45" t="s">
         <v>41</v>
       </c>
       <c r="IY45" t="s">
         <v>42</v>
       </c>
       <c r="IZ45" t="s">
         <v>43</v>
       </c>
@@ -10251,51 +10251,51 @@
       <c r="IB46" t="s">
         <v>144</v>
       </c>
       <c r="IC46" t="s">
         <v>145</v>
       </c>
       <c r="ID46" t="s">
         <v>146</v>
       </c>
       <c r="IE46" t="s">
         <v>147</v>
       </c>
       <c r="IF46" t="s">
         <v>148</v>
       </c>
       <c r="IG46" t="s">
         <v>149</v>
       </c>
       <c r="IH46" t="s">
         <v>150</v>
       </c>
       <c r="IL46">
         <v>100</v>
       </c>
       <c r="IM46">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP46">
         <v>0.51</v>
       </c>
       <c r="IQ46">
         <v>8.66</v>
       </c>
       <c r="IR46">
         <v>8.66</v>
       </c>
       <c r="IS46">
         <v>0.79</v>
       </c>
       <c r="IV46" t="s">
         <v>40</v>
       </c>
       <c r="IW46" t="s">
         <v>41</v>
       </c>
       <c r="IY46" t="s">
         <v>42</v>
       </c>
       <c r="IZ46" t="s">
         <v>43</v>
       </c>
@@ -10445,51 +10445,51 @@
       <c r="IB47" t="s">
         <v>144</v>
       </c>
       <c r="IC47" t="s">
         <v>145</v>
       </c>
       <c r="ID47" t="s">
         <v>146</v>
       </c>
       <c r="IE47" t="s">
         <v>147</v>
       </c>
       <c r="IF47" t="s">
         <v>148</v>
       </c>
       <c r="IG47" t="s">
         <v>149</v>
       </c>
       <c r="IH47" t="s">
         <v>150</v>
       </c>
       <c r="IL47">
         <v>100</v>
       </c>
       <c r="IM47">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP47">
         <v>0.56</v>
       </c>
       <c r="IQ47">
         <v>8.66</v>
       </c>
       <c r="IR47">
         <v>8.66</v>
       </c>
       <c r="IS47">
         <v>0.79</v>
       </c>
       <c r="IV47" t="s">
         <v>40</v>
       </c>
       <c r="IW47" t="s">
         <v>41</v>
       </c>
       <c r="IY47" t="s">
         <v>42</v>
       </c>
       <c r="IZ47" t="s">
         <v>43</v>
       </c>
@@ -10639,51 +10639,51 @@
       <c r="IB48" t="s">
         <v>144</v>
       </c>
       <c r="IC48" t="s">
         <v>145</v>
       </c>
       <c r="ID48" t="s">
         <v>146</v>
       </c>
       <c r="IE48" t="s">
         <v>147</v>
       </c>
       <c r="IF48" t="s">
         <v>148</v>
       </c>
       <c r="IG48" t="s">
         <v>149</v>
       </c>
       <c r="IH48" t="s">
         <v>150</v>
       </c>
       <c r="IL48">
         <v>100</v>
       </c>
       <c r="IM48">
-        <v>9.58</v>
+        <v>7.27</v>
       </c>
       <c r="IP48">
         <v>0.59</v>
       </c>
       <c r="IQ48">
         <v>8.66</v>
       </c>
       <c r="IR48">
         <v>8.66</v>
       </c>
       <c r="IS48">
         <v>0.79</v>
       </c>
       <c r="IV48" t="s">
         <v>40</v>
       </c>
       <c r="IW48" t="s">
         <v>41</v>
       </c>
       <c r="IY48" t="s">
         <v>42</v>
       </c>
       <c r="IZ48" t="s">
         <v>43</v>
       </c>
@@ -10833,51 +10833,51 @@
       <c r="IB49" t="s">
         <v>160</v>
       </c>
       <c r="IC49" t="s">
         <v>161</v>
       </c>
       <c r="ID49" t="s">
         <v>162</v>
       </c>
       <c r="IE49" t="s">
         <v>163</v>
       </c>
       <c r="IF49" t="s">
         <v>164</v>
       </c>
       <c r="IG49" t="s">
         <v>165</v>
       </c>
       <c r="IH49" t="s">
         <v>166</v>
       </c>
       <c r="IL49">
         <v>100</v>
       </c>
       <c r="IM49">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP49">
         <v>0.37</v>
       </c>
       <c r="IQ49">
         <v>8.66</v>
       </c>
       <c r="IR49">
         <v>8.66</v>
       </c>
       <c r="IS49">
         <v>0.79</v>
       </c>
       <c r="IV49" t="s">
         <v>40</v>
       </c>
       <c r="IW49" t="s">
         <v>41</v>
       </c>
       <c r="IY49" t="s">
         <v>42</v>
       </c>
       <c r="IZ49" t="s">
         <v>43</v>
       </c>
@@ -11027,51 +11027,51 @@
       <c r="IB50" t="s">
         <v>160</v>
       </c>
       <c r="IC50" t="s">
         <v>161</v>
       </c>
       <c r="ID50" t="s">
         <v>162</v>
       </c>
       <c r="IE50" t="s">
         <v>163</v>
       </c>
       <c r="IF50" t="s">
         <v>164</v>
       </c>
       <c r="IG50" t="s">
         <v>165</v>
       </c>
       <c r="IH50" t="s">
         <v>166</v>
       </c>
       <c r="IL50">
         <v>100</v>
       </c>
       <c r="IM50">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP50">
         <v>0.41</v>
       </c>
       <c r="IQ50">
         <v>8.66</v>
       </c>
       <c r="IR50">
         <v>8.66</v>
       </c>
       <c r="IS50">
         <v>0.79</v>
       </c>
       <c r="IV50" t="s">
         <v>40</v>
       </c>
       <c r="IW50" t="s">
         <v>41</v>
       </c>
       <c r="IY50" t="s">
         <v>42</v>
       </c>
       <c r="IZ50" t="s">
         <v>43</v>
       </c>
@@ -11221,51 +11221,51 @@
       <c r="IB51" t="s">
         <v>160</v>
       </c>
       <c r="IC51" t="s">
         <v>161</v>
       </c>
       <c r="ID51" t="s">
         <v>162</v>
       </c>
       <c r="IE51" t="s">
         <v>163</v>
       </c>
       <c r="IF51" t="s">
         <v>164</v>
       </c>
       <c r="IG51" t="s">
         <v>165</v>
       </c>
       <c r="IH51" t="s">
         <v>166</v>
       </c>
       <c r="IL51">
         <v>100</v>
       </c>
       <c r="IM51">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP51">
         <v>0.44</v>
       </c>
       <c r="IQ51">
         <v>8.66</v>
       </c>
       <c r="IR51">
         <v>8.66</v>
       </c>
       <c r="IS51">
         <v>0.79</v>
       </c>
       <c r="IV51" t="s">
         <v>40</v>
       </c>
       <c r="IW51" t="s">
         <v>41</v>
       </c>
       <c r="IY51" t="s">
         <v>42</v>
       </c>
       <c r="IZ51" t="s">
         <v>43</v>
       </c>
@@ -11415,51 +11415,51 @@
       <c r="IB52" t="s">
         <v>160</v>
       </c>
       <c r="IC52" t="s">
         <v>161</v>
       </c>
       <c r="ID52" t="s">
         <v>162</v>
       </c>
       <c r="IE52" t="s">
         <v>163</v>
       </c>
       <c r="IF52" t="s">
         <v>164</v>
       </c>
       <c r="IG52" t="s">
         <v>165</v>
       </c>
       <c r="IH52" t="s">
         <v>166</v>
       </c>
       <c r="IL52">
         <v>100</v>
       </c>
       <c r="IM52">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP52">
         <v>0.51</v>
       </c>
       <c r="IQ52">
         <v>8.66</v>
       </c>
       <c r="IR52">
         <v>8.66</v>
       </c>
       <c r="IS52">
         <v>0.79</v>
       </c>
       <c r="IV52" t="s">
         <v>40</v>
       </c>
       <c r="IW52" t="s">
         <v>41</v>
       </c>
       <c r="IY52" t="s">
         <v>42</v>
       </c>
       <c r="IZ52" t="s">
         <v>43</v>
       </c>
@@ -11609,51 +11609,51 @@
       <c r="IB53" t="s">
         <v>160</v>
       </c>
       <c r="IC53" t="s">
         <v>161</v>
       </c>
       <c r="ID53" t="s">
         <v>162</v>
       </c>
       <c r="IE53" t="s">
         <v>163</v>
       </c>
       <c r="IF53" t="s">
         <v>164</v>
       </c>
       <c r="IG53" t="s">
         <v>165</v>
       </c>
       <c r="IH53" t="s">
         <v>166</v>
       </c>
       <c r="IL53">
         <v>100</v>
       </c>
       <c r="IM53">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP53">
         <v>0.56</v>
       </c>
       <c r="IQ53">
         <v>8.66</v>
       </c>
       <c r="IR53">
         <v>8.66</v>
       </c>
       <c r="IS53">
         <v>0.79</v>
       </c>
       <c r="IV53" t="s">
         <v>40</v>
       </c>
       <c r="IW53" t="s">
         <v>41</v>
       </c>
       <c r="IY53" t="s">
         <v>42</v>
       </c>
       <c r="IZ53" t="s">
         <v>43</v>
       </c>
@@ -11803,51 +11803,51 @@
       <c r="IB54" t="s">
         <v>160</v>
       </c>
       <c r="IC54" t="s">
         <v>161</v>
       </c>
       <c r="ID54" t="s">
         <v>162</v>
       </c>
       <c r="IE54" t="s">
         <v>163</v>
       </c>
       <c r="IF54" t="s">
         <v>164</v>
       </c>
       <c r="IG54" t="s">
         <v>165</v>
       </c>
       <c r="IH54" t="s">
         <v>166</v>
       </c>
       <c r="IL54">
         <v>100</v>
       </c>
       <c r="IM54">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP54">
         <v>0.59</v>
       </c>
       <c r="IQ54">
         <v>8.66</v>
       </c>
       <c r="IR54">
         <v>8.66</v>
       </c>
       <c r="IS54">
         <v>0.79</v>
       </c>
       <c r="IV54" t="s">
         <v>40</v>
       </c>
       <c r="IW54" t="s">
         <v>41</v>
       </c>
       <c r="IY54" t="s">
         <v>42</v>
       </c>
       <c r="IZ54" t="s">
         <v>43</v>
       </c>
@@ -11997,51 +11997,51 @@
       <c r="IB55" t="s">
         <v>173</v>
       </c>
       <c r="IC55" t="s">
         <v>174</v>
       </c>
       <c r="ID55" t="s">
         <v>175</v>
       </c>
       <c r="IE55" t="s">
         <v>176</v>
       </c>
       <c r="IF55" t="s">
         <v>177</v>
       </c>
       <c r="IG55" t="s">
         <v>178</v>
       </c>
       <c r="IH55" t="s">
         <v>179</v>
       </c>
       <c r="IL55">
         <v>100</v>
       </c>
       <c r="IM55">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP55">
         <v>0.37</v>
       </c>
       <c r="IQ55">
         <v>8.66</v>
       </c>
       <c r="IR55">
         <v>8.66</v>
       </c>
       <c r="IS55">
         <v>0.79</v>
       </c>
       <c r="IV55" t="s">
         <v>40</v>
       </c>
       <c r="IW55" t="s">
         <v>41</v>
       </c>
       <c r="IY55" t="s">
         <v>42</v>
       </c>
       <c r="IZ55" t="s">
         <v>43</v>
       </c>
@@ -12191,51 +12191,51 @@
       <c r="IB56" t="s">
         <v>173</v>
       </c>
       <c r="IC56" t="s">
         <v>174</v>
       </c>
       <c r="ID56" t="s">
         <v>175</v>
       </c>
       <c r="IE56" t="s">
         <v>176</v>
       </c>
       <c r="IF56" t="s">
         <v>177</v>
       </c>
       <c r="IG56" t="s">
         <v>178</v>
       </c>
       <c r="IH56" t="s">
         <v>179</v>
       </c>
       <c r="IL56">
         <v>100</v>
       </c>
       <c r="IM56">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP56">
         <v>0.41</v>
       </c>
       <c r="IQ56">
         <v>8.66</v>
       </c>
       <c r="IR56">
         <v>8.66</v>
       </c>
       <c r="IS56">
         <v>0.79</v>
       </c>
       <c r="IV56" t="s">
         <v>40</v>
       </c>
       <c r="IW56" t="s">
         <v>41</v>
       </c>
       <c r="IY56" t="s">
         <v>42</v>
       </c>
       <c r="IZ56" t="s">
         <v>43</v>
       </c>
@@ -12385,51 +12385,51 @@
       <c r="IB57" t="s">
         <v>173</v>
       </c>
       <c r="IC57" t="s">
         <v>174</v>
       </c>
       <c r="ID57" t="s">
         <v>175</v>
       </c>
       <c r="IE57" t="s">
         <v>176</v>
       </c>
       <c r="IF57" t="s">
         <v>177</v>
       </c>
       <c r="IG57" t="s">
         <v>178</v>
       </c>
       <c r="IH57" t="s">
         <v>179</v>
       </c>
       <c r="IL57">
         <v>100</v>
       </c>
       <c r="IM57">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP57">
         <v>0.44</v>
       </c>
       <c r="IQ57">
         <v>8.66</v>
       </c>
       <c r="IR57">
         <v>8.66</v>
       </c>
       <c r="IS57">
         <v>0.79</v>
       </c>
       <c r="IV57" t="s">
         <v>40</v>
       </c>
       <c r="IW57" t="s">
         <v>41</v>
       </c>
       <c r="IY57" t="s">
         <v>42</v>
       </c>
       <c r="IZ57" t="s">
         <v>43</v>
       </c>
@@ -12579,51 +12579,51 @@
       <c r="IB58" t="s">
         <v>173</v>
       </c>
       <c r="IC58" t="s">
         <v>174</v>
       </c>
       <c r="ID58" t="s">
         <v>175</v>
       </c>
       <c r="IE58" t="s">
         <v>176</v>
       </c>
       <c r="IF58" t="s">
         <v>177</v>
       </c>
       <c r="IG58" t="s">
         <v>178</v>
       </c>
       <c r="IH58" t="s">
         <v>179</v>
       </c>
       <c r="IL58">
         <v>100</v>
       </c>
       <c r="IM58">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP58">
         <v>0.51</v>
       </c>
       <c r="IQ58">
         <v>8.66</v>
       </c>
       <c r="IR58">
         <v>8.66</v>
       </c>
       <c r="IS58">
         <v>0.79</v>
       </c>
       <c r="IV58" t="s">
         <v>40</v>
       </c>
       <c r="IW58" t="s">
         <v>41</v>
       </c>
       <c r="IY58" t="s">
         <v>42</v>
       </c>
       <c r="IZ58" t="s">
         <v>43</v>
       </c>
@@ -12773,51 +12773,51 @@
       <c r="IB59" t="s">
         <v>173</v>
       </c>
       <c r="IC59" t="s">
         <v>174</v>
       </c>
       <c r="ID59" t="s">
         <v>175</v>
       </c>
       <c r="IE59" t="s">
         <v>176</v>
       </c>
       <c r="IF59" t="s">
         <v>177</v>
       </c>
       <c r="IG59" t="s">
         <v>178</v>
       </c>
       <c r="IH59" t="s">
         <v>179</v>
       </c>
       <c r="IL59">
         <v>100</v>
       </c>
       <c r="IM59">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP59">
         <v>0.56</v>
       </c>
       <c r="IQ59">
         <v>8.66</v>
       </c>
       <c r="IR59">
         <v>8.66</v>
       </c>
       <c r="IS59">
         <v>0.79</v>
       </c>
       <c r="IV59" t="s">
         <v>40</v>
       </c>
       <c r="IW59" t="s">
         <v>41</v>
       </c>
       <c r="IY59" t="s">
         <v>42</v>
       </c>
       <c r="IZ59" t="s">
         <v>43</v>
       </c>
@@ -12967,51 +12967,51 @@
       <c r="IB60" t="s">
         <v>173</v>
       </c>
       <c r="IC60" t="s">
         <v>174</v>
       </c>
       <c r="ID60" t="s">
         <v>175</v>
       </c>
       <c r="IE60" t="s">
         <v>176</v>
       </c>
       <c r="IF60" t="s">
         <v>177</v>
       </c>
       <c r="IG60" t="s">
         <v>178</v>
       </c>
       <c r="IH60" t="s">
         <v>179</v>
       </c>
       <c r="IL60">
         <v>100</v>
       </c>
       <c r="IM60">
-        <v>7.51</v>
+        <v>7.38</v>
       </c>
       <c r="IP60">
         <v>0.59</v>
       </c>
       <c r="IQ60">
         <v>8.66</v>
       </c>
       <c r="IR60">
         <v>8.66</v>
       </c>
       <c r="IS60">
         <v>0.79</v>
       </c>
       <c r="IV60" t="s">
         <v>40</v>
       </c>
       <c r="IW60" t="s">
         <v>41</v>
       </c>
       <c r="IY60" t="s">
         <v>42</v>
       </c>
       <c r="IZ60" t="s">
         <v>43</v>
       </c>
@@ -13161,51 +13161,51 @@
       <c r="IB61" t="s">
         <v>189</v>
       </c>
       <c r="IC61" t="s">
         <v>190</v>
       </c>
       <c r="ID61" t="s">
         <v>191</v>
       </c>
       <c r="IE61" t="s">
         <v>192</v>
       </c>
       <c r="IF61" t="s">
         <v>193</v>
       </c>
       <c r="IG61" t="s">
         <v>194</v>
       </c>
       <c r="IH61" t="s">
         <v>195</v>
       </c>
       <c r="IL61">
         <v>100</v>
       </c>
       <c r="IM61">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP61">
         <v>0.37</v>
       </c>
       <c r="IQ61">
         <v>8.66</v>
       </c>
       <c r="IR61">
         <v>8.66</v>
       </c>
       <c r="IS61">
         <v>0.79</v>
       </c>
       <c r="IV61" t="s">
         <v>40</v>
       </c>
       <c r="IW61" t="s">
         <v>41</v>
       </c>
       <c r="IY61" t="s">
         <v>42</v>
       </c>
       <c r="IZ61" t="s">
         <v>43</v>
       </c>
@@ -13355,51 +13355,51 @@
       <c r="IB62" t="s">
         <v>189</v>
       </c>
       <c r="IC62" t="s">
         <v>190</v>
       </c>
       <c r="ID62" t="s">
         <v>191</v>
       </c>
       <c r="IE62" t="s">
         <v>192</v>
       </c>
       <c r="IF62" t="s">
         <v>193</v>
       </c>
       <c r="IG62" t="s">
         <v>194</v>
       </c>
       <c r="IH62" t="s">
         <v>195</v>
       </c>
       <c r="IL62">
         <v>100</v>
       </c>
       <c r="IM62">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP62">
         <v>0.41</v>
       </c>
       <c r="IQ62">
         <v>8.66</v>
       </c>
       <c r="IR62">
         <v>8.66</v>
       </c>
       <c r="IS62">
         <v>0.79</v>
       </c>
       <c r="IV62" t="s">
         <v>40</v>
       </c>
       <c r="IW62" t="s">
         <v>41</v>
       </c>
       <c r="IY62" t="s">
         <v>42</v>
       </c>
       <c r="IZ62" t="s">
         <v>43</v>
       </c>
@@ -13549,51 +13549,51 @@
       <c r="IB63" t="s">
         <v>189</v>
       </c>
       <c r="IC63" t="s">
         <v>190</v>
       </c>
       <c r="ID63" t="s">
         <v>191</v>
       </c>
       <c r="IE63" t="s">
         <v>192</v>
       </c>
       <c r="IF63" t="s">
         <v>193</v>
       </c>
       <c r="IG63" t="s">
         <v>194</v>
       </c>
       <c r="IH63" t="s">
         <v>195</v>
       </c>
       <c r="IL63">
         <v>100</v>
       </c>
       <c r="IM63">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP63">
         <v>0.44</v>
       </c>
       <c r="IQ63">
         <v>8.66</v>
       </c>
       <c r="IR63">
         <v>8.66</v>
       </c>
       <c r="IS63">
         <v>0.79</v>
       </c>
       <c r="IV63" t="s">
         <v>40</v>
       </c>
       <c r="IW63" t="s">
         <v>41</v>
       </c>
       <c r="IY63" t="s">
         <v>42</v>
       </c>
       <c r="IZ63" t="s">
         <v>43</v>
       </c>
@@ -13743,51 +13743,51 @@
       <c r="IB64" t="s">
         <v>189</v>
       </c>
       <c r="IC64" t="s">
         <v>190</v>
       </c>
       <c r="ID64" t="s">
         <v>191</v>
       </c>
       <c r="IE64" t="s">
         <v>192</v>
       </c>
       <c r="IF64" t="s">
         <v>193</v>
       </c>
       <c r="IG64" t="s">
         <v>194</v>
       </c>
       <c r="IH64" t="s">
         <v>195</v>
       </c>
       <c r="IL64">
         <v>100</v>
       </c>
       <c r="IM64">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP64">
         <v>0.51</v>
       </c>
       <c r="IQ64">
         <v>8.66</v>
       </c>
       <c r="IR64">
         <v>8.66</v>
       </c>
       <c r="IS64">
         <v>0.79</v>
       </c>
       <c r="IV64" t="s">
         <v>40</v>
       </c>
       <c r="IW64" t="s">
         <v>41</v>
       </c>
       <c r="IY64" t="s">
         <v>42</v>
       </c>
       <c r="IZ64" t="s">
         <v>43</v>
       </c>
@@ -13937,51 +13937,51 @@
       <c r="IB65" t="s">
         <v>189</v>
       </c>
       <c r="IC65" t="s">
         <v>190</v>
       </c>
       <c r="ID65" t="s">
         <v>191</v>
       </c>
       <c r="IE65" t="s">
         <v>192</v>
       </c>
       <c r="IF65" t="s">
         <v>193</v>
       </c>
       <c r="IG65" t="s">
         <v>194</v>
       </c>
       <c r="IH65" t="s">
         <v>195</v>
       </c>
       <c r="IL65">
         <v>100</v>
       </c>
       <c r="IM65">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP65">
         <v>0.56</v>
       </c>
       <c r="IQ65">
         <v>8.66</v>
       </c>
       <c r="IR65">
         <v>8.66</v>
       </c>
       <c r="IS65">
         <v>0.79</v>
       </c>
       <c r="IV65" t="s">
         <v>40</v>
       </c>
       <c r="IW65" t="s">
         <v>41</v>
       </c>
       <c r="IY65" t="s">
         <v>42</v>
       </c>
       <c r="IZ65" t="s">
         <v>43</v>
       </c>
@@ -14131,51 +14131,51 @@
       <c r="IB66" t="s">
         <v>189</v>
       </c>
       <c r="IC66" t="s">
         <v>190</v>
       </c>
       <c r="ID66" t="s">
         <v>191</v>
       </c>
       <c r="IE66" t="s">
         <v>192</v>
       </c>
       <c r="IF66" t="s">
         <v>193</v>
       </c>
       <c r="IG66" t="s">
         <v>194</v>
       </c>
       <c r="IH66" t="s">
         <v>195</v>
       </c>
       <c r="IL66">
         <v>100</v>
       </c>
       <c r="IM66">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP66">
         <v>0.59</v>
       </c>
       <c r="IQ66">
         <v>8.66</v>
       </c>
       <c r="IR66">
         <v>8.66</v>
       </c>
       <c r="IS66">
         <v>0.79</v>
       </c>
       <c r="IV66" t="s">
         <v>40</v>
       </c>
       <c r="IW66" t="s">
         <v>41</v>
       </c>
       <c r="IY66" t="s">
         <v>42</v>
       </c>
       <c r="IZ66" t="s">
         <v>43</v>
       </c>
@@ -14325,51 +14325,51 @@
       <c r="IB67" t="s">
         <v>202</v>
       </c>
       <c r="IC67" t="s">
         <v>203</v>
       </c>
       <c r="ID67" t="s">
         <v>204</v>
       </c>
       <c r="IE67" t="s">
         <v>205</v>
       </c>
       <c r="IF67" t="s">
         <v>206</v>
       </c>
       <c r="IG67" t="s">
         <v>207</v>
       </c>
       <c r="IH67" t="s">
         <v>208</v>
       </c>
       <c r="IL67">
         <v>100</v>
       </c>
       <c r="IM67">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP67">
         <v>0.37</v>
       </c>
       <c r="IQ67">
         <v>8.66</v>
       </c>
       <c r="IR67">
         <v>8.66</v>
       </c>
       <c r="IS67">
         <v>0.79</v>
       </c>
       <c r="IV67" t="s">
         <v>40</v>
       </c>
       <c r="IW67" t="s">
         <v>41</v>
       </c>
       <c r="IY67" t="s">
         <v>42</v>
       </c>
       <c r="IZ67" t="s">
         <v>43</v>
       </c>
@@ -14519,51 +14519,51 @@
       <c r="IB68" t="s">
         <v>202</v>
       </c>
       <c r="IC68" t="s">
         <v>203</v>
       </c>
       <c r="ID68" t="s">
         <v>204</v>
       </c>
       <c r="IE68" t="s">
         <v>205</v>
       </c>
       <c r="IF68" t="s">
         <v>206</v>
       </c>
       <c r="IG68" t="s">
         <v>207</v>
       </c>
       <c r="IH68" t="s">
         <v>208</v>
       </c>
       <c r="IL68">
         <v>100</v>
       </c>
       <c r="IM68">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP68">
         <v>0.41</v>
       </c>
       <c r="IQ68">
         <v>8.66</v>
       </c>
       <c r="IR68">
         <v>8.66</v>
       </c>
       <c r="IS68">
         <v>0.79</v>
       </c>
       <c r="IV68" t="s">
         <v>40</v>
       </c>
       <c r="IW68" t="s">
         <v>41</v>
       </c>
       <c r="IY68" t="s">
         <v>42</v>
       </c>
       <c r="IZ68" t="s">
         <v>43</v>
       </c>
@@ -14713,51 +14713,51 @@
       <c r="IB69" t="s">
         <v>202</v>
       </c>
       <c r="IC69" t="s">
         <v>203</v>
       </c>
       <c r="ID69" t="s">
         <v>204</v>
       </c>
       <c r="IE69" t="s">
         <v>205</v>
       </c>
       <c r="IF69" t="s">
         <v>206</v>
       </c>
       <c r="IG69" t="s">
         <v>207</v>
       </c>
       <c r="IH69" t="s">
         <v>208</v>
       </c>
       <c r="IL69">
         <v>100</v>
       </c>
       <c r="IM69">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP69">
         <v>0.44</v>
       </c>
       <c r="IQ69">
         <v>8.66</v>
       </c>
       <c r="IR69">
         <v>8.66</v>
       </c>
       <c r="IS69">
         <v>0.79</v>
       </c>
       <c r="IV69" t="s">
         <v>40</v>
       </c>
       <c r="IW69" t="s">
         <v>41</v>
       </c>
       <c r="IY69" t="s">
         <v>42</v>
       </c>
       <c r="IZ69" t="s">
         <v>43</v>
       </c>
@@ -14907,51 +14907,51 @@
       <c r="IB70" t="s">
         <v>202</v>
       </c>
       <c r="IC70" t="s">
         <v>203</v>
       </c>
       <c r="ID70" t="s">
         <v>204</v>
       </c>
       <c r="IE70" t="s">
         <v>205</v>
       </c>
       <c r="IF70" t="s">
         <v>206</v>
       </c>
       <c r="IG70" t="s">
         <v>207</v>
       </c>
       <c r="IH70" t="s">
         <v>208</v>
       </c>
       <c r="IL70">
         <v>100</v>
       </c>
       <c r="IM70">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP70">
         <v>0.51</v>
       </c>
       <c r="IQ70">
         <v>8.66</v>
       </c>
       <c r="IR70">
         <v>8.66</v>
       </c>
       <c r="IS70">
         <v>0.79</v>
       </c>
       <c r="IV70" t="s">
         <v>40</v>
       </c>
       <c r="IW70" t="s">
         <v>41</v>
       </c>
       <c r="IY70" t="s">
         <v>42</v>
       </c>
       <c r="IZ70" t="s">
         <v>43</v>
       </c>
@@ -15101,51 +15101,51 @@
       <c r="IB71" t="s">
         <v>202</v>
       </c>
       <c r="IC71" t="s">
         <v>203</v>
       </c>
       <c r="ID71" t="s">
         <v>204</v>
       </c>
       <c r="IE71" t="s">
         <v>205</v>
       </c>
       <c r="IF71" t="s">
         <v>206</v>
       </c>
       <c r="IG71" t="s">
         <v>207</v>
       </c>
       <c r="IH71" t="s">
         <v>208</v>
       </c>
       <c r="IL71">
         <v>100</v>
       </c>
       <c r="IM71">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP71">
         <v>0.56</v>
       </c>
       <c r="IQ71">
         <v>8.66</v>
       </c>
       <c r="IR71">
         <v>8.66</v>
       </c>
       <c r="IS71">
         <v>0.79</v>
       </c>
       <c r="IV71" t="s">
         <v>40</v>
       </c>
       <c r="IW71" t="s">
         <v>41</v>
       </c>
       <c r="IY71" t="s">
         <v>42</v>
       </c>
       <c r="IZ71" t="s">
         <v>43</v>
       </c>
@@ -15295,51 +15295,51 @@
       <c r="IB72" t="s">
         <v>202</v>
       </c>
       <c r="IC72" t="s">
         <v>203</v>
       </c>
       <c r="ID72" t="s">
         <v>204</v>
       </c>
       <c r="IE72" t="s">
         <v>205</v>
       </c>
       <c r="IF72" t="s">
         <v>206</v>
       </c>
       <c r="IG72" t="s">
         <v>207</v>
       </c>
       <c r="IH72" t="s">
         <v>208</v>
       </c>
       <c r="IL72">
         <v>100</v>
       </c>
       <c r="IM72">
-        <v>8.38</v>
+        <v>9.78</v>
       </c>
       <c r="IP72">
         <v>0.59</v>
       </c>
       <c r="IQ72">
         <v>8.66</v>
       </c>
       <c r="IR72">
         <v>8.66</v>
       </c>
       <c r="IS72">
         <v>0.79</v>
       </c>
       <c r="IV72" t="s">
         <v>40</v>
       </c>
       <c r="IW72" t="s">
         <v>41</v>
       </c>
       <c r="IY72" t="s">
         <v>42</v>
       </c>
       <c r="IZ72" t="s">
         <v>43</v>
       </c>
@@ -15489,51 +15489,51 @@
       <c r="IB73" t="s">
         <v>218</v>
       </c>
       <c r="IC73" t="s">
         <v>219</v>
       </c>
       <c r="ID73" t="s">
         <v>220</v>
       </c>
       <c r="IE73" t="s">
         <v>221</v>
       </c>
       <c r="IF73" t="s">
         <v>222</v>
       </c>
       <c r="IG73" t="s">
         <v>223</v>
       </c>
       <c r="IH73" t="s">
         <v>224</v>
       </c>
       <c r="IL73">
         <v>100</v>
       </c>
       <c r="IM73">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP73">
         <v>0.37</v>
       </c>
       <c r="IQ73">
         <v>8.66</v>
       </c>
       <c r="IR73">
         <v>8.66</v>
       </c>
       <c r="IS73">
         <v>0.79</v>
       </c>
       <c r="IV73" t="s">
         <v>40</v>
       </c>
       <c r="IW73" t="s">
         <v>41</v>
       </c>
       <c r="IY73" t="s">
         <v>42</v>
       </c>
       <c r="IZ73" t="s">
         <v>43</v>
       </c>
@@ -15683,51 +15683,51 @@
       <c r="IB74" t="s">
         <v>218</v>
       </c>
       <c r="IC74" t="s">
         <v>219</v>
       </c>
       <c r="ID74" t="s">
         <v>220</v>
       </c>
       <c r="IE74" t="s">
         <v>221</v>
       </c>
       <c r="IF74" t="s">
         <v>222</v>
       </c>
       <c r="IG74" t="s">
         <v>223</v>
       </c>
       <c r="IH74" t="s">
         <v>224</v>
       </c>
       <c r="IL74">
         <v>100</v>
       </c>
       <c r="IM74">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP74">
         <v>0.41</v>
       </c>
       <c r="IQ74">
         <v>8.66</v>
       </c>
       <c r="IR74">
         <v>8.66</v>
       </c>
       <c r="IS74">
         <v>0.79</v>
       </c>
       <c r="IV74" t="s">
         <v>40</v>
       </c>
       <c r="IW74" t="s">
         <v>41</v>
       </c>
       <c r="IY74" t="s">
         <v>42</v>
       </c>
       <c r="IZ74" t="s">
         <v>43</v>
       </c>
@@ -15877,51 +15877,51 @@
       <c r="IB75" t="s">
         <v>218</v>
       </c>
       <c r="IC75" t="s">
         <v>219</v>
       </c>
       <c r="ID75" t="s">
         <v>220</v>
       </c>
       <c r="IE75" t="s">
         <v>221</v>
       </c>
       <c r="IF75" t="s">
         <v>222</v>
       </c>
       <c r="IG75" t="s">
         <v>223</v>
       </c>
       <c r="IH75" t="s">
         <v>224</v>
       </c>
       <c r="IL75">
         <v>100</v>
       </c>
       <c r="IM75">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP75">
         <v>0.44</v>
       </c>
       <c r="IQ75">
         <v>8.66</v>
       </c>
       <c r="IR75">
         <v>8.66</v>
       </c>
       <c r="IS75">
         <v>0.79</v>
       </c>
       <c r="IV75" t="s">
         <v>40</v>
       </c>
       <c r="IW75" t="s">
         <v>41</v>
       </c>
       <c r="IY75" t="s">
         <v>42</v>
       </c>
       <c r="IZ75" t="s">
         <v>43</v>
       </c>
@@ -16071,51 +16071,51 @@
       <c r="IB76" t="s">
         <v>218</v>
       </c>
       <c r="IC76" t="s">
         <v>219</v>
       </c>
       <c r="ID76" t="s">
         <v>220</v>
       </c>
       <c r="IE76" t="s">
         <v>221</v>
       </c>
       <c r="IF76" t="s">
         <v>222</v>
       </c>
       <c r="IG76" t="s">
         <v>223</v>
       </c>
       <c r="IH76" t="s">
         <v>224</v>
       </c>
       <c r="IL76">
         <v>100</v>
       </c>
       <c r="IM76">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP76">
         <v>0.51</v>
       </c>
       <c r="IQ76">
         <v>8.66</v>
       </c>
       <c r="IR76">
         <v>8.66</v>
       </c>
       <c r="IS76">
         <v>0.79</v>
       </c>
       <c r="IV76" t="s">
         <v>40</v>
       </c>
       <c r="IW76" t="s">
         <v>41</v>
       </c>
       <c r="IY76" t="s">
         <v>42</v>
       </c>
       <c r="IZ76" t="s">
         <v>43</v>
       </c>
@@ -16265,51 +16265,51 @@
       <c r="IB77" t="s">
         <v>218</v>
       </c>
       <c r="IC77" t="s">
         <v>219</v>
       </c>
       <c r="ID77" t="s">
         <v>220</v>
       </c>
       <c r="IE77" t="s">
         <v>221</v>
       </c>
       <c r="IF77" t="s">
         <v>222</v>
       </c>
       <c r="IG77" t="s">
         <v>223</v>
       </c>
       <c r="IH77" t="s">
         <v>224</v>
       </c>
       <c r="IL77">
         <v>100</v>
       </c>
       <c r="IM77">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP77">
         <v>0.56</v>
       </c>
       <c r="IQ77">
         <v>8.66</v>
       </c>
       <c r="IR77">
         <v>8.66</v>
       </c>
       <c r="IS77">
         <v>0.79</v>
       </c>
       <c r="IV77" t="s">
         <v>40</v>
       </c>
       <c r="IW77" t="s">
         <v>41</v>
       </c>
       <c r="IY77" t="s">
         <v>42</v>
       </c>
       <c r="IZ77" t="s">
         <v>43</v>
       </c>
@@ -16459,51 +16459,51 @@
       <c r="IB78" t="s">
         <v>218</v>
       </c>
       <c r="IC78" t="s">
         <v>219</v>
       </c>
       <c r="ID78" t="s">
         <v>220</v>
       </c>
       <c r="IE78" t="s">
         <v>221</v>
       </c>
       <c r="IF78" t="s">
         <v>222</v>
       </c>
       <c r="IG78" t="s">
         <v>223</v>
       </c>
       <c r="IH78" t="s">
         <v>224</v>
       </c>
       <c r="IL78">
         <v>100</v>
       </c>
       <c r="IM78">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP78">
         <v>0.59</v>
       </c>
       <c r="IQ78">
         <v>8.66</v>
       </c>
       <c r="IR78">
         <v>8.66</v>
       </c>
       <c r="IS78">
         <v>0.79</v>
       </c>
       <c r="IV78" t="s">
         <v>40</v>
       </c>
       <c r="IW78" t="s">
         <v>41</v>
       </c>
       <c r="IY78" t="s">
         <v>42</v>
       </c>
       <c r="IZ78" t="s">
         <v>43</v>
       </c>
@@ -16653,51 +16653,51 @@
       <c r="IB79" t="s">
         <v>231</v>
       </c>
       <c r="IC79" t="s">
         <v>232</v>
       </c>
       <c r="ID79" t="s">
         <v>233</v>
       </c>
       <c r="IE79" t="s">
         <v>234</v>
       </c>
       <c r="IF79" t="s">
         <v>235</v>
       </c>
       <c r="IG79" t="s">
         <v>236</v>
       </c>
       <c r="IH79" t="s">
         <v>237</v>
       </c>
       <c r="IL79">
         <v>100</v>
       </c>
       <c r="IM79">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP79">
         <v>0.37</v>
       </c>
       <c r="IQ79">
         <v>8.66</v>
       </c>
       <c r="IR79">
         <v>8.66</v>
       </c>
       <c r="IS79">
         <v>0.79</v>
       </c>
       <c r="IV79" t="s">
         <v>40</v>
       </c>
       <c r="IW79" t="s">
         <v>41</v>
       </c>
       <c r="IY79" t="s">
         <v>42</v>
       </c>
       <c r="IZ79" t="s">
         <v>43</v>
       </c>
@@ -16847,51 +16847,51 @@
       <c r="IB80" t="s">
         <v>231</v>
       </c>
       <c r="IC80" t="s">
         <v>232</v>
       </c>
       <c r="ID80" t="s">
         <v>233</v>
       </c>
       <c r="IE80" t="s">
         <v>234</v>
       </c>
       <c r="IF80" t="s">
         <v>235</v>
       </c>
       <c r="IG80" t="s">
         <v>236</v>
       </c>
       <c r="IH80" t="s">
         <v>237</v>
       </c>
       <c r="IL80">
         <v>100</v>
       </c>
       <c r="IM80">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP80">
         <v>0.41</v>
       </c>
       <c r="IQ80">
         <v>8.66</v>
       </c>
       <c r="IR80">
         <v>8.66</v>
       </c>
       <c r="IS80">
         <v>0.79</v>
       </c>
       <c r="IV80" t="s">
         <v>40</v>
       </c>
       <c r="IW80" t="s">
         <v>41</v>
       </c>
       <c r="IY80" t="s">
         <v>42</v>
       </c>
       <c r="IZ80" t="s">
         <v>43</v>
       </c>
@@ -17041,51 +17041,51 @@
       <c r="IB81" t="s">
         <v>231</v>
       </c>
       <c r="IC81" t="s">
         <v>232</v>
       </c>
       <c r="ID81" t="s">
         <v>233</v>
       </c>
       <c r="IE81" t="s">
         <v>234</v>
       </c>
       <c r="IF81" t="s">
         <v>235</v>
       </c>
       <c r="IG81" t="s">
         <v>236</v>
       </c>
       <c r="IH81" t="s">
         <v>237</v>
       </c>
       <c r="IL81">
         <v>100</v>
       </c>
       <c r="IM81">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP81">
         <v>0.44</v>
       </c>
       <c r="IQ81">
         <v>8.66</v>
       </c>
       <c r="IR81">
         <v>8.66</v>
       </c>
       <c r="IS81">
         <v>0.79</v>
       </c>
       <c r="IV81" t="s">
         <v>40</v>
       </c>
       <c r="IW81" t="s">
         <v>41</v>
       </c>
       <c r="IY81" t="s">
         <v>42</v>
       </c>
       <c r="IZ81" t="s">
         <v>43</v>
       </c>
@@ -17235,51 +17235,51 @@
       <c r="IB82" t="s">
         <v>231</v>
       </c>
       <c r="IC82" t="s">
         <v>232</v>
       </c>
       <c r="ID82" t="s">
         <v>233</v>
       </c>
       <c r="IE82" t="s">
         <v>234</v>
       </c>
       <c r="IF82" t="s">
         <v>235</v>
       </c>
       <c r="IG82" t="s">
         <v>236</v>
       </c>
       <c r="IH82" t="s">
         <v>237</v>
       </c>
       <c r="IL82">
         <v>100</v>
       </c>
       <c r="IM82">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP82">
         <v>0.51</v>
       </c>
       <c r="IQ82">
         <v>8.66</v>
       </c>
       <c r="IR82">
         <v>8.66</v>
       </c>
       <c r="IS82">
         <v>0.79</v>
       </c>
       <c r="IV82" t="s">
         <v>40</v>
       </c>
       <c r="IW82" t="s">
         <v>41</v>
       </c>
       <c r="IY82" t="s">
         <v>42</v>
       </c>
       <c r="IZ82" t="s">
         <v>43</v>
       </c>
@@ -17429,51 +17429,51 @@
       <c r="IB83" t="s">
         <v>231</v>
       </c>
       <c r="IC83" t="s">
         <v>232</v>
       </c>
       <c r="ID83" t="s">
         <v>233</v>
       </c>
       <c r="IE83" t="s">
         <v>234</v>
       </c>
       <c r="IF83" t="s">
         <v>235</v>
       </c>
       <c r="IG83" t="s">
         <v>236</v>
       </c>
       <c r="IH83" t="s">
         <v>237</v>
       </c>
       <c r="IL83">
         <v>100</v>
       </c>
       <c r="IM83">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP83">
         <v>0.56</v>
       </c>
       <c r="IQ83">
         <v>8.66</v>
       </c>
       <c r="IR83">
         <v>8.66</v>
       </c>
       <c r="IS83">
         <v>0.79</v>
       </c>
       <c r="IV83" t="s">
         <v>40</v>
       </c>
       <c r="IW83" t="s">
         <v>41</v>
       </c>
       <c r="IY83" t="s">
         <v>42</v>
       </c>
       <c r="IZ83" t="s">
         <v>43</v>
       </c>
@@ -17623,51 +17623,51 @@
       <c r="IB84" t="s">
         <v>231</v>
       </c>
       <c r="IC84" t="s">
         <v>232</v>
       </c>
       <c r="ID84" t="s">
         <v>233</v>
       </c>
       <c r="IE84" t="s">
         <v>234</v>
       </c>
       <c r="IF84" t="s">
         <v>235</v>
       </c>
       <c r="IG84" t="s">
         <v>236</v>
       </c>
       <c r="IH84" t="s">
         <v>237</v>
       </c>
       <c r="IL84">
         <v>100</v>
       </c>
       <c r="IM84">
-        <v>7.66</v>
+        <v>7.68</v>
       </c>
       <c r="IP84">
         <v>0.59</v>
       </c>
       <c r="IQ84">
         <v>8.66</v>
       </c>
       <c r="IR84">
         <v>8.66</v>
       </c>
       <c r="IS84">
         <v>0.79</v>
       </c>
       <c r="IV84" t="s">
         <v>40</v>
       </c>
       <c r="IW84" t="s">
         <v>41</v>
       </c>
       <c r="IY84" t="s">
         <v>42</v>
       </c>
       <c r="IZ84" t="s">
         <v>43</v>
       </c>
@@ -17817,51 +17817,51 @@
       <c r="IB85" t="s">
         <v>247</v>
       </c>
       <c r="IC85" t="s">
         <v>248</v>
       </c>
       <c r="ID85" t="s">
         <v>249</v>
       </c>
       <c r="IE85" t="s">
         <v>250</v>
       </c>
       <c r="IF85" t="s">
         <v>251</v>
       </c>
       <c r="IG85" t="s">
         <v>252</v>
       </c>
       <c r="IH85" t="s">
         <v>253</v>
       </c>
       <c r="IL85">
         <v>100</v>
       </c>
       <c r="IM85">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP85">
         <v>0.37</v>
       </c>
       <c r="IQ85">
         <v>8.66</v>
       </c>
       <c r="IR85">
         <v>8.66</v>
       </c>
       <c r="IS85">
         <v>0.79</v>
       </c>
       <c r="IV85" t="s">
         <v>40</v>
       </c>
       <c r="IW85" t="s">
         <v>41</v>
       </c>
       <c r="IY85" t="s">
         <v>42</v>
       </c>
       <c r="IZ85" t="s">
         <v>43</v>
       </c>
@@ -18011,51 +18011,51 @@
       <c r="IB86" t="s">
         <v>247</v>
       </c>
       <c r="IC86" t="s">
         <v>248</v>
       </c>
       <c r="ID86" t="s">
         <v>249</v>
       </c>
       <c r="IE86" t="s">
         <v>250</v>
       </c>
       <c r="IF86" t="s">
         <v>251</v>
       </c>
       <c r="IG86" t="s">
         <v>252</v>
       </c>
       <c r="IH86" t="s">
         <v>253</v>
       </c>
       <c r="IL86">
         <v>100</v>
       </c>
       <c r="IM86">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP86">
         <v>0.41</v>
       </c>
       <c r="IQ86">
         <v>8.66</v>
       </c>
       <c r="IR86">
         <v>8.66</v>
       </c>
       <c r="IS86">
         <v>0.79</v>
       </c>
       <c r="IV86" t="s">
         <v>40</v>
       </c>
       <c r="IW86" t="s">
         <v>41</v>
       </c>
       <c r="IY86" t="s">
         <v>42</v>
       </c>
       <c r="IZ86" t="s">
         <v>43</v>
       </c>
@@ -18205,51 +18205,51 @@
       <c r="IB87" t="s">
         <v>247</v>
       </c>
       <c r="IC87" t="s">
         <v>248</v>
       </c>
       <c r="ID87" t="s">
         <v>249</v>
       </c>
       <c r="IE87" t="s">
         <v>250</v>
       </c>
       <c r="IF87" t="s">
         <v>251</v>
       </c>
       <c r="IG87" t="s">
         <v>252</v>
       </c>
       <c r="IH87" t="s">
         <v>253</v>
       </c>
       <c r="IL87">
         <v>100</v>
       </c>
       <c r="IM87">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP87">
         <v>0.44</v>
       </c>
       <c r="IQ87">
         <v>8.66</v>
       </c>
       <c r="IR87">
         <v>8.66</v>
       </c>
       <c r="IS87">
         <v>0.79</v>
       </c>
       <c r="IV87" t="s">
         <v>40</v>
       </c>
       <c r="IW87" t="s">
         <v>41</v>
       </c>
       <c r="IY87" t="s">
         <v>42</v>
       </c>
       <c r="IZ87" t="s">
         <v>43</v>
       </c>
@@ -18399,51 +18399,51 @@
       <c r="IB88" t="s">
         <v>247</v>
       </c>
       <c r="IC88" t="s">
         <v>248</v>
       </c>
       <c r="ID88" t="s">
         <v>249</v>
       </c>
       <c r="IE88" t="s">
         <v>250</v>
       </c>
       <c r="IF88" t="s">
         <v>251</v>
       </c>
       <c r="IG88" t="s">
         <v>252</v>
       </c>
       <c r="IH88" t="s">
         <v>253</v>
       </c>
       <c r="IL88">
         <v>100</v>
       </c>
       <c r="IM88">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP88">
         <v>0.51</v>
       </c>
       <c r="IQ88">
         <v>8.66</v>
       </c>
       <c r="IR88">
         <v>8.66</v>
       </c>
       <c r="IS88">
         <v>0.79</v>
       </c>
       <c r="IV88" t="s">
         <v>40</v>
       </c>
       <c r="IW88" t="s">
         <v>41</v>
       </c>
       <c r="IY88" t="s">
         <v>42</v>
       </c>
       <c r="IZ88" t="s">
         <v>43</v>
       </c>
@@ -18593,51 +18593,51 @@
       <c r="IB89" t="s">
         <v>247</v>
       </c>
       <c r="IC89" t="s">
         <v>248</v>
       </c>
       <c r="ID89" t="s">
         <v>249</v>
       </c>
       <c r="IE89" t="s">
         <v>250</v>
       </c>
       <c r="IF89" t="s">
         <v>251</v>
       </c>
       <c r="IG89" t="s">
         <v>252</v>
       </c>
       <c r="IH89" t="s">
         <v>253</v>
       </c>
       <c r="IL89">
         <v>100</v>
       </c>
       <c r="IM89">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP89">
         <v>0.56</v>
       </c>
       <c r="IQ89">
         <v>8.66</v>
       </c>
       <c r="IR89">
         <v>8.66</v>
       </c>
       <c r="IS89">
         <v>0.79</v>
       </c>
       <c r="IV89" t="s">
         <v>40</v>
       </c>
       <c r="IW89" t="s">
         <v>41</v>
       </c>
       <c r="IY89" t="s">
         <v>42</v>
       </c>
       <c r="IZ89" t="s">
         <v>43</v>
       </c>
@@ -18787,51 +18787,51 @@
       <c r="IB90" t="s">
         <v>247</v>
       </c>
       <c r="IC90" t="s">
         <v>248</v>
       </c>
       <c r="ID90" t="s">
         <v>249</v>
       </c>
       <c r="IE90" t="s">
         <v>250</v>
       </c>
       <c r="IF90" t="s">
         <v>251</v>
       </c>
       <c r="IG90" t="s">
         <v>252</v>
       </c>
       <c r="IH90" t="s">
         <v>253</v>
       </c>
       <c r="IL90">
         <v>100</v>
       </c>
       <c r="IM90">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP90">
         <v>0.59</v>
       </c>
       <c r="IQ90">
         <v>8.66</v>
       </c>
       <c r="IR90">
         <v>8.66</v>
       </c>
       <c r="IS90">
         <v>0.79</v>
       </c>
       <c r="IV90" t="s">
         <v>40</v>
       </c>
       <c r="IW90" t="s">
         <v>41</v>
       </c>
       <c r="IY90" t="s">
         <v>42</v>
       </c>
       <c r="IZ90" t="s">
         <v>43</v>
       </c>
@@ -18981,51 +18981,51 @@
       <c r="IB91" t="s">
         <v>260</v>
       </c>
       <c r="IC91" t="s">
         <v>261</v>
       </c>
       <c r="ID91" t="s">
         <v>262</v>
       </c>
       <c r="IE91" t="s">
         <v>263</v>
       </c>
       <c r="IF91" t="s">
         <v>264</v>
       </c>
       <c r="IG91" t="s">
         <v>265</v>
       </c>
       <c r="IH91" t="s">
         <v>266</v>
       </c>
       <c r="IL91">
         <v>100</v>
       </c>
       <c r="IM91">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP91">
         <v>0.37</v>
       </c>
       <c r="IQ91">
         <v>8.66</v>
       </c>
       <c r="IR91">
         <v>8.66</v>
       </c>
       <c r="IS91">
         <v>0.79</v>
       </c>
       <c r="IV91" t="s">
         <v>40</v>
       </c>
       <c r="IW91" t="s">
         <v>41</v>
       </c>
       <c r="IY91" t="s">
         <v>42</v>
       </c>
       <c r="IZ91" t="s">
         <v>43</v>
       </c>
@@ -19175,51 +19175,51 @@
       <c r="IB92" t="s">
         <v>260</v>
       </c>
       <c r="IC92" t="s">
         <v>261</v>
       </c>
       <c r="ID92" t="s">
         <v>262</v>
       </c>
       <c r="IE92" t="s">
         <v>263</v>
       </c>
       <c r="IF92" t="s">
         <v>264</v>
       </c>
       <c r="IG92" t="s">
         <v>265</v>
       </c>
       <c r="IH92" t="s">
         <v>266</v>
       </c>
       <c r="IL92">
         <v>100</v>
       </c>
       <c r="IM92">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP92">
         <v>0.41</v>
       </c>
       <c r="IQ92">
         <v>8.66</v>
       </c>
       <c r="IR92">
         <v>8.66</v>
       </c>
       <c r="IS92">
         <v>0.79</v>
       </c>
       <c r="IV92" t="s">
         <v>40</v>
       </c>
       <c r="IW92" t="s">
         <v>41</v>
       </c>
       <c r="IY92" t="s">
         <v>42</v>
       </c>
       <c r="IZ92" t="s">
         <v>43</v>
       </c>
@@ -19369,51 +19369,51 @@
       <c r="IB93" t="s">
         <v>260</v>
       </c>
       <c r="IC93" t="s">
         <v>261</v>
       </c>
       <c r="ID93" t="s">
         <v>262</v>
       </c>
       <c r="IE93" t="s">
         <v>263</v>
       </c>
       <c r="IF93" t="s">
         <v>264</v>
       </c>
       <c r="IG93" t="s">
         <v>265</v>
       </c>
       <c r="IH93" t="s">
         <v>266</v>
       </c>
       <c r="IL93">
         <v>100</v>
       </c>
       <c r="IM93">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP93">
         <v>0.44</v>
       </c>
       <c r="IQ93">
         <v>8.66</v>
       </c>
       <c r="IR93">
         <v>8.66</v>
       </c>
       <c r="IS93">
         <v>0.79</v>
       </c>
       <c r="IV93" t="s">
         <v>40</v>
       </c>
       <c r="IW93" t="s">
         <v>41</v>
       </c>
       <c r="IY93" t="s">
         <v>42</v>
       </c>
       <c r="IZ93" t="s">
         <v>43</v>
       </c>
@@ -19563,51 +19563,51 @@
       <c r="IB94" t="s">
         <v>260</v>
       </c>
       <c r="IC94" t="s">
         <v>261</v>
       </c>
       <c r="ID94" t="s">
         <v>262</v>
       </c>
       <c r="IE94" t="s">
         <v>263</v>
       </c>
       <c r="IF94" t="s">
         <v>264</v>
       </c>
       <c r="IG94" t="s">
         <v>265</v>
       </c>
       <c r="IH94" t="s">
         <v>266</v>
       </c>
       <c r="IL94">
         <v>100</v>
       </c>
       <c r="IM94">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP94">
         <v>0.51</v>
       </c>
       <c r="IQ94">
         <v>8.66</v>
       </c>
       <c r="IR94">
         <v>8.66</v>
       </c>
       <c r="IS94">
         <v>0.79</v>
       </c>
       <c r="IV94" t="s">
         <v>40</v>
       </c>
       <c r="IW94" t="s">
         <v>41</v>
       </c>
       <c r="IY94" t="s">
         <v>42</v>
       </c>
       <c r="IZ94" t="s">
         <v>43</v>
       </c>
@@ -19757,51 +19757,51 @@
       <c r="IB95" t="s">
         <v>260</v>
       </c>
       <c r="IC95" t="s">
         <v>261</v>
       </c>
       <c r="ID95" t="s">
         <v>262</v>
       </c>
       <c r="IE95" t="s">
         <v>263</v>
       </c>
       <c r="IF95" t="s">
         <v>264</v>
       </c>
       <c r="IG95" t="s">
         <v>265</v>
       </c>
       <c r="IH95" t="s">
         <v>266</v>
       </c>
       <c r="IL95">
         <v>100</v>
       </c>
       <c r="IM95">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP95">
         <v>0.56</v>
       </c>
       <c r="IQ95">
         <v>8.66</v>
       </c>
       <c r="IR95">
         <v>8.66</v>
       </c>
       <c r="IS95">
         <v>0.79</v>
       </c>
       <c r="IV95" t="s">
         <v>40</v>
       </c>
       <c r="IW95" t="s">
         <v>41</v>
       </c>
       <c r="IY95" t="s">
         <v>42</v>
       </c>
       <c r="IZ95" t="s">
         <v>43</v>
       </c>
@@ -19951,51 +19951,51 @@
       <c r="IB96" t="s">
         <v>260</v>
       </c>
       <c r="IC96" t="s">
         <v>261</v>
       </c>
       <c r="ID96" t="s">
         <v>262</v>
       </c>
       <c r="IE96" t="s">
         <v>263</v>
       </c>
       <c r="IF96" t="s">
         <v>264</v>
       </c>
       <c r="IG96" t="s">
         <v>265</v>
       </c>
       <c r="IH96" t="s">
         <v>266</v>
       </c>
       <c r="IL96">
         <v>100</v>
       </c>
       <c r="IM96">
-        <v>10.67</v>
+        <v>7.26</v>
       </c>
       <c r="IP96">
         <v>0.59</v>
       </c>
       <c r="IQ96">
         <v>8.66</v>
       </c>
       <c r="IR96">
         <v>8.66</v>
       </c>
       <c r="IS96">
         <v>0.79</v>
       </c>
       <c r="IV96" t="s">
         <v>40</v>
       </c>
       <c r="IW96" t="s">
         <v>41</v>
       </c>
       <c r="IY96" t="s">
         <v>42</v>
       </c>
       <c r="IZ96" t="s">
         <v>43</v>
       </c>
@@ -20145,51 +20145,51 @@
       <c r="IB97" t="s">
         <v>276</v>
       </c>
       <c r="IC97" t="s">
         <v>277</v>
       </c>
       <c r="ID97" t="s">
         <v>278</v>
       </c>
       <c r="IE97" t="s">
         <v>279</v>
       </c>
       <c r="IF97" t="s">
         <v>280</v>
       </c>
       <c r="IG97" t="s">
         <v>281</v>
       </c>
       <c r="IH97" t="s">
         <v>282</v>
       </c>
       <c r="IL97">
         <v>100</v>
       </c>
       <c r="IM97">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP97">
         <v>0.37</v>
       </c>
       <c r="IQ97">
         <v>8.66</v>
       </c>
       <c r="IR97">
         <v>8.66</v>
       </c>
       <c r="IS97">
         <v>0.79</v>
       </c>
       <c r="IV97" t="s">
         <v>40</v>
       </c>
       <c r="IW97" t="s">
         <v>41</v>
       </c>
       <c r="IY97" t="s">
         <v>42</v>
       </c>
       <c r="IZ97" t="s">
         <v>43</v>
       </c>
@@ -20339,51 +20339,51 @@
       <c r="IB98" t="s">
         <v>276</v>
       </c>
       <c r="IC98" t="s">
         <v>277</v>
       </c>
       <c r="ID98" t="s">
         <v>278</v>
       </c>
       <c r="IE98" t="s">
         <v>279</v>
       </c>
       <c r="IF98" t="s">
         <v>280</v>
       </c>
       <c r="IG98" t="s">
         <v>281</v>
       </c>
       <c r="IH98" t="s">
         <v>282</v>
       </c>
       <c r="IL98">
         <v>100</v>
       </c>
       <c r="IM98">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP98">
         <v>0.41</v>
       </c>
       <c r="IQ98">
         <v>8.66</v>
       </c>
       <c r="IR98">
         <v>8.66</v>
       </c>
       <c r="IS98">
         <v>0.79</v>
       </c>
       <c r="IV98" t="s">
         <v>40</v>
       </c>
       <c r="IW98" t="s">
         <v>41</v>
       </c>
       <c r="IY98" t="s">
         <v>42</v>
       </c>
       <c r="IZ98" t="s">
         <v>43</v>
       </c>
@@ -20533,51 +20533,51 @@
       <c r="IB99" t="s">
         <v>276</v>
       </c>
       <c r="IC99" t="s">
         <v>277</v>
       </c>
       <c r="ID99" t="s">
         <v>278</v>
       </c>
       <c r="IE99" t="s">
         <v>279</v>
       </c>
       <c r="IF99" t="s">
         <v>280</v>
       </c>
       <c r="IG99" t="s">
         <v>281</v>
       </c>
       <c r="IH99" t="s">
         <v>282</v>
       </c>
       <c r="IL99">
         <v>100</v>
       </c>
       <c r="IM99">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP99">
         <v>0.44</v>
       </c>
       <c r="IQ99">
         <v>8.66</v>
       </c>
       <c r="IR99">
         <v>8.66</v>
       </c>
       <c r="IS99">
         <v>0.79</v>
       </c>
       <c r="IV99" t="s">
         <v>40</v>
       </c>
       <c r="IW99" t="s">
         <v>41</v>
       </c>
       <c r="IY99" t="s">
         <v>42</v>
       </c>
       <c r="IZ99" t="s">
         <v>43</v>
       </c>
@@ -20727,51 +20727,51 @@
       <c r="IB100" t="s">
         <v>276</v>
       </c>
       <c r="IC100" t="s">
         <v>277</v>
       </c>
       <c r="ID100" t="s">
         <v>278</v>
       </c>
       <c r="IE100" t="s">
         <v>279</v>
       </c>
       <c r="IF100" t="s">
         <v>280</v>
       </c>
       <c r="IG100" t="s">
         <v>281</v>
       </c>
       <c r="IH100" t="s">
         <v>282</v>
       </c>
       <c r="IL100">
         <v>100</v>
       </c>
       <c r="IM100">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP100">
         <v>0.51</v>
       </c>
       <c r="IQ100">
         <v>8.66</v>
       </c>
       <c r="IR100">
         <v>8.66</v>
       </c>
       <c r="IS100">
         <v>0.79</v>
       </c>
       <c r="IV100" t="s">
         <v>40</v>
       </c>
       <c r="IW100" t="s">
         <v>41</v>
       </c>
       <c r="IY100" t="s">
         <v>42</v>
       </c>
       <c r="IZ100" t="s">
         <v>43</v>
       </c>
@@ -20921,51 +20921,51 @@
       <c r="IB101" t="s">
         <v>276</v>
       </c>
       <c r="IC101" t="s">
         <v>277</v>
       </c>
       <c r="ID101" t="s">
         <v>278</v>
       </c>
       <c r="IE101" t="s">
         <v>279</v>
       </c>
       <c r="IF101" t="s">
         <v>280</v>
       </c>
       <c r="IG101" t="s">
         <v>281</v>
       </c>
       <c r="IH101" t="s">
         <v>282</v>
       </c>
       <c r="IL101">
         <v>100</v>
       </c>
       <c r="IM101">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP101">
         <v>0.56</v>
       </c>
       <c r="IQ101">
         <v>8.66</v>
       </c>
       <c r="IR101">
         <v>8.66</v>
       </c>
       <c r="IS101">
         <v>0.79</v>
       </c>
       <c r="IV101" t="s">
         <v>40</v>
       </c>
       <c r="IW101" t="s">
         <v>41</v>
       </c>
       <c r="IY101" t="s">
         <v>42</v>
       </c>
       <c r="IZ101" t="s">
         <v>43</v>
       </c>
@@ -21115,51 +21115,51 @@
       <c r="IB102" t="s">
         <v>276</v>
       </c>
       <c r="IC102" t="s">
         <v>277</v>
       </c>
       <c r="ID102" t="s">
         <v>278</v>
       </c>
       <c r="IE102" t="s">
         <v>279</v>
       </c>
       <c r="IF102" t="s">
         <v>280</v>
       </c>
       <c r="IG102" t="s">
         <v>281</v>
       </c>
       <c r="IH102" t="s">
         <v>282</v>
       </c>
       <c r="IL102">
         <v>100</v>
       </c>
       <c r="IM102">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP102">
         <v>0.59</v>
       </c>
       <c r="IQ102">
         <v>8.66</v>
       </c>
       <c r="IR102">
         <v>8.66</v>
       </c>
       <c r="IS102">
         <v>0.79</v>
       </c>
       <c r="IV102" t="s">
         <v>40</v>
       </c>
       <c r="IW102" t="s">
         <v>41</v>
       </c>
       <c r="IY102" t="s">
         <v>42</v>
       </c>
       <c r="IZ102" t="s">
         <v>43</v>
       </c>
@@ -21309,51 +21309,51 @@
       <c r="IB103" t="s">
         <v>289</v>
       </c>
       <c r="IC103" t="s">
         <v>290</v>
       </c>
       <c r="ID103" t="s">
         <v>291</v>
       </c>
       <c r="IE103" t="s">
         <v>292</v>
       </c>
       <c r="IF103" t="s">
         <v>293</v>
       </c>
       <c r="IG103" t="s">
         <v>294</v>
       </c>
       <c r="IH103" t="s">
         <v>295</v>
       </c>
       <c r="IL103">
         <v>100</v>
       </c>
       <c r="IM103">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP103">
         <v>0.37</v>
       </c>
       <c r="IQ103">
         <v>8.66</v>
       </c>
       <c r="IR103">
         <v>8.66</v>
       </c>
       <c r="IS103">
         <v>0.79</v>
       </c>
       <c r="IV103" t="s">
         <v>40</v>
       </c>
       <c r="IW103" t="s">
         <v>41</v>
       </c>
       <c r="IY103" t="s">
         <v>42</v>
       </c>
       <c r="IZ103" t="s">
         <v>43</v>
       </c>
@@ -21503,51 +21503,51 @@
       <c r="IB104" t="s">
         <v>289</v>
       </c>
       <c r="IC104" t="s">
         <v>290</v>
       </c>
       <c r="ID104" t="s">
         <v>291</v>
       </c>
       <c r="IE104" t="s">
         <v>292</v>
       </c>
       <c r="IF104" t="s">
         <v>293</v>
       </c>
       <c r="IG104" t="s">
         <v>294</v>
       </c>
       <c r="IH104" t="s">
         <v>295</v>
       </c>
       <c r="IL104">
         <v>100</v>
       </c>
       <c r="IM104">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP104">
         <v>0.41</v>
       </c>
       <c r="IQ104">
         <v>8.66</v>
       </c>
       <c r="IR104">
         <v>8.66</v>
       </c>
       <c r="IS104">
         <v>0.79</v>
       </c>
       <c r="IV104" t="s">
         <v>40</v>
       </c>
       <c r="IW104" t="s">
         <v>41</v>
       </c>
       <c r="IY104" t="s">
         <v>42</v>
       </c>
       <c r="IZ104" t="s">
         <v>43</v>
       </c>
@@ -21697,51 +21697,51 @@
       <c r="IB105" t="s">
         <v>289</v>
       </c>
       <c r="IC105" t="s">
         <v>290</v>
       </c>
       <c r="ID105" t="s">
         <v>291</v>
       </c>
       <c r="IE105" t="s">
         <v>292</v>
       </c>
       <c r="IF105" t="s">
         <v>293</v>
       </c>
       <c r="IG105" t="s">
         <v>294</v>
       </c>
       <c r="IH105" t="s">
         <v>295</v>
       </c>
       <c r="IL105">
         <v>100</v>
       </c>
       <c r="IM105">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP105">
         <v>0.44</v>
       </c>
       <c r="IQ105">
         <v>8.66</v>
       </c>
       <c r="IR105">
         <v>8.66</v>
       </c>
       <c r="IS105">
         <v>0.79</v>
       </c>
       <c r="IV105" t="s">
         <v>40</v>
       </c>
       <c r="IW105" t="s">
         <v>41</v>
       </c>
       <c r="IY105" t="s">
         <v>42</v>
       </c>
       <c r="IZ105" t="s">
         <v>43</v>
       </c>
@@ -21891,51 +21891,51 @@
       <c r="IB106" t="s">
         <v>289</v>
       </c>
       <c r="IC106" t="s">
         <v>290</v>
       </c>
       <c r="ID106" t="s">
         <v>291</v>
       </c>
       <c r="IE106" t="s">
         <v>292</v>
       </c>
       <c r="IF106" t="s">
         <v>293</v>
       </c>
       <c r="IG106" t="s">
         <v>294</v>
       </c>
       <c r="IH106" t="s">
         <v>295</v>
       </c>
       <c r="IL106">
         <v>100</v>
       </c>
       <c r="IM106">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP106">
         <v>0.51</v>
       </c>
       <c r="IQ106">
         <v>8.66</v>
       </c>
       <c r="IR106">
         <v>8.66</v>
       </c>
       <c r="IS106">
         <v>0.79</v>
       </c>
       <c r="IV106" t="s">
         <v>40</v>
       </c>
       <c r="IW106" t="s">
         <v>41</v>
       </c>
       <c r="IY106" t="s">
         <v>42</v>
       </c>
       <c r="IZ106" t="s">
         <v>43</v>
       </c>
@@ -22085,51 +22085,51 @@
       <c r="IB107" t="s">
         <v>289</v>
       </c>
       <c r="IC107" t="s">
         <v>290</v>
       </c>
       <c r="ID107" t="s">
         <v>291</v>
       </c>
       <c r="IE107" t="s">
         <v>292</v>
       </c>
       <c r="IF107" t="s">
         <v>293</v>
       </c>
       <c r="IG107" t="s">
         <v>294</v>
       </c>
       <c r="IH107" t="s">
         <v>295</v>
       </c>
       <c r="IL107">
         <v>100</v>
       </c>
       <c r="IM107">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP107">
         <v>0.56</v>
       </c>
       <c r="IQ107">
         <v>8.66</v>
       </c>
       <c r="IR107">
         <v>8.66</v>
       </c>
       <c r="IS107">
         <v>0.79</v>
       </c>
       <c r="IV107" t="s">
         <v>40</v>
       </c>
       <c r="IW107" t="s">
         <v>41</v>
       </c>
       <c r="IY107" t="s">
         <v>42</v>
       </c>
       <c r="IZ107" t="s">
         <v>43</v>
       </c>
@@ -22279,51 +22279,51 @@
       <c r="IB108" t="s">
         <v>289</v>
       </c>
       <c r="IC108" t="s">
         <v>290</v>
       </c>
       <c r="ID108" t="s">
         <v>291</v>
       </c>
       <c r="IE108" t="s">
         <v>292</v>
       </c>
       <c r="IF108" t="s">
         <v>293</v>
       </c>
       <c r="IG108" t="s">
         <v>294</v>
       </c>
       <c r="IH108" t="s">
         <v>295</v>
       </c>
       <c r="IL108">
         <v>100</v>
       </c>
       <c r="IM108">
-        <v>8.12</v>
+        <v>7.43</v>
       </c>
       <c r="IP108">
         <v>0.59</v>
       </c>
       <c r="IQ108">
         <v>8.66</v>
       </c>
       <c r="IR108">
         <v>8.66</v>
       </c>
       <c r="IS108">
         <v>0.79</v>
       </c>
       <c r="IV108" t="s">
         <v>40</v>
       </c>
       <c r="IW108" t="s">
         <v>41</v>
       </c>
       <c r="IY108" t="s">
         <v>42</v>
       </c>
       <c r="IZ108" t="s">
         <v>43</v>
       </c>
@@ -22473,51 +22473,51 @@
       <c r="IB109" t="s">
         <v>305</v>
       </c>
       <c r="IC109" t="s">
         <v>306</v>
       </c>
       <c r="ID109" t="s">
         <v>307</v>
       </c>
       <c r="IE109" t="s">
         <v>308</v>
       </c>
       <c r="IF109" t="s">
         <v>309</v>
       </c>
       <c r="IG109" t="s">
         <v>310</v>
       </c>
       <c r="IH109" t="s">
         <v>311</v>
       </c>
       <c r="IL109">
         <v>100</v>
       </c>
       <c r="IM109">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP109">
         <v>0.37</v>
       </c>
       <c r="IQ109">
         <v>8.66</v>
       </c>
       <c r="IR109">
         <v>8.66</v>
       </c>
       <c r="IS109">
         <v>0.79</v>
       </c>
       <c r="IV109" t="s">
         <v>40</v>
       </c>
       <c r="IW109" t="s">
         <v>41</v>
       </c>
       <c r="IY109" t="s">
         <v>42</v>
       </c>
       <c r="IZ109" t="s">
         <v>43</v>
       </c>
@@ -22667,51 +22667,51 @@
       <c r="IB110" t="s">
         <v>305</v>
       </c>
       <c r="IC110" t="s">
         <v>306</v>
       </c>
       <c r="ID110" t="s">
         <v>307</v>
       </c>
       <c r="IE110" t="s">
         <v>308</v>
       </c>
       <c r="IF110" t="s">
         <v>309</v>
       </c>
       <c r="IG110" t="s">
         <v>310</v>
       </c>
       <c r="IH110" t="s">
         <v>311</v>
       </c>
       <c r="IL110">
         <v>100</v>
       </c>
       <c r="IM110">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP110">
         <v>0.41</v>
       </c>
       <c r="IQ110">
         <v>8.66</v>
       </c>
       <c r="IR110">
         <v>8.66</v>
       </c>
       <c r="IS110">
         <v>0.79</v>
       </c>
       <c r="IV110" t="s">
         <v>40</v>
       </c>
       <c r="IW110" t="s">
         <v>41</v>
       </c>
       <c r="IY110" t="s">
         <v>42</v>
       </c>
       <c r="IZ110" t="s">
         <v>43</v>
       </c>
@@ -22861,51 +22861,51 @@
       <c r="IB111" t="s">
         <v>305</v>
       </c>
       <c r="IC111" t="s">
         <v>306</v>
       </c>
       <c r="ID111" t="s">
         <v>307</v>
       </c>
       <c r="IE111" t="s">
         <v>308</v>
       </c>
       <c r="IF111" t="s">
         <v>309</v>
       </c>
       <c r="IG111" t="s">
         <v>310</v>
       </c>
       <c r="IH111" t="s">
         <v>311</v>
       </c>
       <c r="IL111">
         <v>100</v>
       </c>
       <c r="IM111">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP111">
         <v>0.44</v>
       </c>
       <c r="IQ111">
         <v>8.66</v>
       </c>
       <c r="IR111">
         <v>8.66</v>
       </c>
       <c r="IS111">
         <v>0.79</v>
       </c>
       <c r="IV111" t="s">
         <v>40</v>
       </c>
       <c r="IW111" t="s">
         <v>41</v>
       </c>
       <c r="IY111" t="s">
         <v>42</v>
       </c>
       <c r="IZ111" t="s">
         <v>43</v>
       </c>
@@ -23055,51 +23055,51 @@
       <c r="IB112" t="s">
         <v>305</v>
       </c>
       <c r="IC112" t="s">
         <v>306</v>
       </c>
       <c r="ID112" t="s">
         <v>307</v>
       </c>
       <c r="IE112" t="s">
         <v>308</v>
       </c>
       <c r="IF112" t="s">
         <v>309</v>
       </c>
       <c r="IG112" t="s">
         <v>310</v>
       </c>
       <c r="IH112" t="s">
         <v>311</v>
       </c>
       <c r="IL112">
         <v>100</v>
       </c>
       <c r="IM112">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP112">
         <v>0.51</v>
       </c>
       <c r="IQ112">
         <v>8.66</v>
       </c>
       <c r="IR112">
         <v>8.66</v>
       </c>
       <c r="IS112">
         <v>0.79</v>
       </c>
       <c r="IV112" t="s">
         <v>40</v>
       </c>
       <c r="IW112" t="s">
         <v>41</v>
       </c>
       <c r="IY112" t="s">
         <v>42</v>
       </c>
       <c r="IZ112" t="s">
         <v>43</v>
       </c>
@@ -23249,51 +23249,51 @@
       <c r="IB113" t="s">
         <v>305</v>
       </c>
       <c r="IC113" t="s">
         <v>306</v>
       </c>
       <c r="ID113" t="s">
         <v>307</v>
       </c>
       <c r="IE113" t="s">
         <v>308</v>
       </c>
       <c r="IF113" t="s">
         <v>309</v>
       </c>
       <c r="IG113" t="s">
         <v>310</v>
       </c>
       <c r="IH113" t="s">
         <v>311</v>
       </c>
       <c r="IL113">
         <v>100</v>
       </c>
       <c r="IM113">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP113">
         <v>0.56</v>
       </c>
       <c r="IQ113">
         <v>8.66</v>
       </c>
       <c r="IR113">
         <v>8.66</v>
       </c>
       <c r="IS113">
         <v>0.79</v>
       </c>
       <c r="IV113" t="s">
         <v>40</v>
       </c>
       <c r="IW113" t="s">
         <v>41</v>
       </c>
       <c r="IY113" t="s">
         <v>42</v>
       </c>
       <c r="IZ113" t="s">
         <v>43</v>
       </c>
@@ -23443,51 +23443,51 @@
       <c r="IB114" t="s">
         <v>305</v>
       </c>
       <c r="IC114" t="s">
         <v>306</v>
       </c>
       <c r="ID114" t="s">
         <v>307</v>
       </c>
       <c r="IE114" t="s">
         <v>308</v>
       </c>
       <c r="IF114" t="s">
         <v>309</v>
       </c>
       <c r="IG114" t="s">
         <v>310</v>
       </c>
       <c r="IH114" t="s">
         <v>311</v>
       </c>
       <c r="IL114">
         <v>100</v>
       </c>
       <c r="IM114">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP114">
         <v>0.59</v>
       </c>
       <c r="IQ114">
         <v>8.66</v>
       </c>
       <c r="IR114">
         <v>8.66</v>
       </c>
       <c r="IS114">
         <v>0.79</v>
       </c>
       <c r="IV114" t="s">
         <v>40</v>
       </c>
       <c r="IW114" t="s">
         <v>41</v>
       </c>
       <c r="IY114" t="s">
         <v>42</v>
       </c>
       <c r="IZ114" t="s">
         <v>43</v>
       </c>
@@ -23637,51 +23637,51 @@
       <c r="IB115" t="s">
         <v>318</v>
       </c>
       <c r="IC115" t="s">
         <v>319</v>
       </c>
       <c r="ID115" t="s">
         <v>320</v>
       </c>
       <c r="IE115" t="s">
         <v>321</v>
       </c>
       <c r="IF115" t="s">
         <v>322</v>
       </c>
       <c r="IG115" t="s">
         <v>323</v>
       </c>
       <c r="IH115" t="s">
         <v>324</v>
       </c>
       <c r="IL115">
         <v>100</v>
       </c>
       <c r="IM115">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP115">
         <v>0.37</v>
       </c>
       <c r="IQ115">
         <v>8.66</v>
       </c>
       <c r="IR115">
         <v>8.66</v>
       </c>
       <c r="IS115">
         <v>0.79</v>
       </c>
       <c r="IV115" t="s">
         <v>40</v>
       </c>
       <c r="IW115" t="s">
         <v>41</v>
       </c>
       <c r="IY115" t="s">
         <v>42</v>
       </c>
       <c r="IZ115" t="s">
         <v>43</v>
       </c>
@@ -23831,51 +23831,51 @@
       <c r="IB116" t="s">
         <v>318</v>
       </c>
       <c r="IC116" t="s">
         <v>319</v>
       </c>
       <c r="ID116" t="s">
         <v>320</v>
       </c>
       <c r="IE116" t="s">
         <v>321</v>
       </c>
       <c r="IF116" t="s">
         <v>322</v>
       </c>
       <c r="IG116" t="s">
         <v>323</v>
       </c>
       <c r="IH116" t="s">
         <v>324</v>
       </c>
       <c r="IL116">
         <v>100</v>
       </c>
       <c r="IM116">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP116">
         <v>0.41</v>
       </c>
       <c r="IQ116">
         <v>8.66</v>
       </c>
       <c r="IR116">
         <v>8.66</v>
       </c>
       <c r="IS116">
         <v>0.79</v>
       </c>
       <c r="IV116" t="s">
         <v>40</v>
       </c>
       <c r="IW116" t="s">
         <v>41</v>
       </c>
       <c r="IY116" t="s">
         <v>42</v>
       </c>
       <c r="IZ116" t="s">
         <v>43</v>
       </c>
@@ -24025,51 +24025,51 @@
       <c r="IB117" t="s">
         <v>318</v>
       </c>
       <c r="IC117" t="s">
         <v>319</v>
       </c>
       <c r="ID117" t="s">
         <v>320</v>
       </c>
       <c r="IE117" t="s">
         <v>321</v>
       </c>
       <c r="IF117" t="s">
         <v>322</v>
       </c>
       <c r="IG117" t="s">
         <v>323</v>
       </c>
       <c r="IH117" t="s">
         <v>324</v>
       </c>
       <c r="IL117">
         <v>100</v>
       </c>
       <c r="IM117">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP117">
         <v>0.44</v>
       </c>
       <c r="IQ117">
         <v>8.66</v>
       </c>
       <c r="IR117">
         <v>8.66</v>
       </c>
       <c r="IS117">
         <v>0.79</v>
       </c>
       <c r="IV117" t="s">
         <v>40</v>
       </c>
       <c r="IW117" t="s">
         <v>41</v>
       </c>
       <c r="IY117" t="s">
         <v>42</v>
       </c>
       <c r="IZ117" t="s">
         <v>43</v>
       </c>
@@ -24219,51 +24219,51 @@
       <c r="IB118" t="s">
         <v>318</v>
       </c>
       <c r="IC118" t="s">
         <v>319</v>
       </c>
       <c r="ID118" t="s">
         <v>320</v>
       </c>
       <c r="IE118" t="s">
         <v>321</v>
       </c>
       <c r="IF118" t="s">
         <v>322</v>
       </c>
       <c r="IG118" t="s">
         <v>323</v>
       </c>
       <c r="IH118" t="s">
         <v>324</v>
       </c>
       <c r="IL118">
         <v>100</v>
       </c>
       <c r="IM118">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP118">
         <v>0.51</v>
       </c>
       <c r="IQ118">
         <v>8.66</v>
       </c>
       <c r="IR118">
         <v>8.66</v>
       </c>
       <c r="IS118">
         <v>0.79</v>
       </c>
       <c r="IV118" t="s">
         <v>40</v>
       </c>
       <c r="IW118" t="s">
         <v>41</v>
       </c>
       <c r="IY118" t="s">
         <v>42</v>
       </c>
       <c r="IZ118" t="s">
         <v>43</v>
       </c>
@@ -24413,51 +24413,51 @@
       <c r="IB119" t="s">
         <v>318</v>
       </c>
       <c r="IC119" t="s">
         <v>319</v>
       </c>
       <c r="ID119" t="s">
         <v>320</v>
       </c>
       <c r="IE119" t="s">
         <v>321</v>
       </c>
       <c r="IF119" t="s">
         <v>322</v>
       </c>
       <c r="IG119" t="s">
         <v>323</v>
       </c>
       <c r="IH119" t="s">
         <v>324</v>
       </c>
       <c r="IL119">
         <v>100</v>
       </c>
       <c r="IM119">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP119">
         <v>0.56</v>
       </c>
       <c r="IQ119">
         <v>8.66</v>
       </c>
       <c r="IR119">
         <v>8.66</v>
       </c>
       <c r="IS119">
         <v>0.79</v>
       </c>
       <c r="IV119" t="s">
         <v>40</v>
       </c>
       <c r="IW119" t="s">
         <v>41</v>
       </c>
       <c r="IY119" t="s">
         <v>42</v>
       </c>
       <c r="IZ119" t="s">
         <v>43</v>
       </c>
@@ -24607,51 +24607,51 @@
       <c r="IB120" t="s">
         <v>318</v>
       </c>
       <c r="IC120" t="s">
         <v>319</v>
       </c>
       <c r="ID120" t="s">
         <v>320</v>
       </c>
       <c r="IE120" t="s">
         <v>321</v>
       </c>
       <c r="IF120" t="s">
         <v>322</v>
       </c>
       <c r="IG120" t="s">
         <v>323</v>
       </c>
       <c r="IH120" t="s">
         <v>324</v>
       </c>
       <c r="IL120">
         <v>100</v>
       </c>
       <c r="IM120">
-        <v>8.12</v>
+        <v>9.45</v>
       </c>
       <c r="IP120">
         <v>0.59</v>
       </c>
       <c r="IQ120">
         <v>8.66</v>
       </c>
       <c r="IR120">
         <v>8.66</v>
       </c>
       <c r="IS120">
         <v>0.79</v>
       </c>
       <c r="IV120" t="s">
         <v>40</v>
       </c>
       <c r="IW120" t="s">
         <v>41</v>
       </c>
       <c r="IY120" t="s">
         <v>42</v>
       </c>
       <c r="IZ120" t="s">
         <v>43</v>
       </c>