--- v1 (2026-05-02)
+++ v2 (2026-08-31)
@@ -14,102 +14,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
-    <t>Massage Therapist Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
-[...5 lines deleted...]
-    <t>T1008103266-B-S</t>
+    <t>Meteorology Kids Tornado Storm Chasing Storm Fan Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1039559194</t>
+  </si>
+  <si>
+    <t>T1039559194-B-S</t>
   </si>
   <si>
     <t>Update</t>
   </si>
   <si>
-    <t>Stays tucked Classic fit Wicks moisture Warning This Girl Is Protected By A Massage Therapist</t>
+    <t>Stays tucked Classic fit Wicks moisture Still Searching For Barometer Funny Weatherman Climate Radar Expert Meteorologist Designs? Make A Statement With This Tiny Tornado Gift Idea. Makes A Great Gift For The Weather Specialist</t>
   </si>
   <si>
     <t>Soft, breathable cotton</t>
   </si>
   <si>
     <t>Moisture wicking technology keeps you cool and dry</t>
   </si>
   <si>
     <t>Tag-free to prevent irritation</t>
   </si>
   <si>
     <t>Classic length for easy tucking</t>
   </si>
   <si>
     <t>Durable stitching</t>
   </si>
   <si>
     <t>Lay-flat collar</t>
   </si>
   <si>
-    <t>https://pic.v1.am/src/1/1008103266/1800/massage-therapist.webp</t>
-[...17 lines deleted...]
-    <t>https://pic.v1.am/src/7/1008103266/1800/massage-therapist.webp</t>
+    <t>https://pic.v1.am/src/1/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
   </si>
   <si>
     <t>Cotton</t>
   </si>
   <si>
     <t>Geometric-pattern</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Crew Neck</t>
   </si>
   <si>
     <t>Casual</t>
   </si>
   <si>
     <t>Hand wash or professional dry clean</t>
   </si>
   <si>
     <t>Slight Stretch</t>
   </si>
   <si>
     <t>Men</t>
   </si>
@@ -149,903 +149,903 @@
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>in-lbs-fl oz</t>
   </si>
   <si>
     <t>2 Days</t>
   </si>
   <si>
     <t>默认</t>
   </si>
   <si>
     <t>I will ship this item myself</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>No Warning Applicable</t>
   </si>
   <si>
-    <t>T1008103266-B-M</t>
+    <t>T1039559194-B-M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
-    <t>T1008103266-B-L</t>
+    <t>T1039559194-B-L</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
-    <t>T1008103266-B-XL</t>
+    <t>T1039559194-B-XL</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
-    <t>T1008103266-B-XXL</t>
+    <t>T1039559194-B-XXL</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
-    <t>T1008103266-B-XXXL</t>
+    <t>T1039559194-B-XXXL</t>
   </si>
   <si>
     <t>XXXL</t>
   </si>
   <si>
-    <t>T1008103266-W-S</t>
-[...20 lines deleted...]
-    <t>https://pic.v1.am/src/14/1008103266/1800/massage-therapist.webp</t>
+    <t>T1039559194-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1039559194/1800/meteorology-kids-tornado-storm-chasing-storm-fan.webp</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
-    <t>T1008103266-W-M</t>
-[...794 lines deleted...]
-    <t>T1045384144-W-XXXL</t>
+    <t>T1039559194-W-M</t>
+  </si>
+  <si>
+    <t>T1039559194-W-L</t>
+  </si>
+  <si>
+    <t>T1039559194-W-XL</t>
+  </si>
+  <si>
+    <t>T1039559194-W-XXL</t>
+  </si>
+  <si>
+    <t>T1039559194-W-XXXL</t>
+  </si>
+  <si>
+    <t>Hungary Map Pixel Outline Country Europe Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1035266206</t>
+  </si>
+  <si>
+    <t>T1035266206-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture A Map Of Hungary In Pixel Style. Just The Outline. For All Who Like Hungary Or Would Like To Express Their Country.</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>T1035266206-B-M</t>
+  </si>
+  <si>
+    <t>T1035266206-B-L</t>
+  </si>
+  <si>
+    <t>T1035266206-B-XL</t>
+  </si>
+  <si>
+    <t>T1035266206-B-XXL</t>
+  </si>
+  <si>
+    <t>T1035266206-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1035266206-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1035266206/1800/hungary-map-pixel-outline-country-europe.webp</t>
+  </si>
+  <si>
+    <t>T1035266206-W-M</t>
+  </si>
+  <si>
+    <t>T1035266206-W-L</t>
+  </si>
+  <si>
+    <t>T1035266206-W-XL</t>
+  </si>
+  <si>
+    <t>T1035266206-W-XXL</t>
+  </si>
+  <si>
+    <t>T1035266206-W-XXXL</t>
+  </si>
+  <si>
+    <t>Curbs Fear Me, Cute , Classic Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1050164091</t>
+  </si>
+  <si>
+    <t>T1050164091-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Curbs Fear Me Unleash Your Fearless Side With Our "curbs Fear Me" Sticker. Bold And Edgy, This Shirt Demands Attention With Its Striking Design And Powerful Message. Get Yours Today!</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>T1050164091-B-M</t>
+  </si>
+  <si>
+    <t>T1050164091-B-L</t>
+  </si>
+  <si>
+    <t>T1050164091-B-XL</t>
+  </si>
+  <si>
+    <t>T1050164091-B-XXL</t>
+  </si>
+  <si>
+    <t>T1050164091-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1050164091-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1050164091/1800/curbs-fear-me-cute-classic.webp</t>
+  </si>
+  <si>
+    <t>T1050164091-W-M</t>
+  </si>
+  <si>
+    <t>T1050164091-W-L</t>
+  </si>
+  <si>
+    <t>T1050164091-W-XL</t>
+  </si>
+  <si>
+    <t>T1050164091-W-XXL</t>
+  </si>
+  <si>
+    <t>T1050164091-W-XXXL</t>
+  </si>
+  <si>
+    <t>Don T Be Jealous Just Sarcasm Humorous For Dad Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1027024872</t>
+  </si>
+  <si>
+    <t>T1027024872-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Don T Be Jealous Just Sarcasm Humorous For Dad</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>T1027024872-B-M</t>
+  </si>
+  <si>
+    <t>T1027024872-B-L</t>
+  </si>
+  <si>
+    <t>T1027024872-B-XL</t>
+  </si>
+  <si>
+    <t>T1027024872-B-XXL</t>
+  </si>
+  <si>
+    <t>T1027024872-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1027024872-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1027024872/1800/don-t-be-jealous-just-sarcasm-humorous-for-dad.webp</t>
+  </si>
+  <si>
+    <t>T1027024872-W-M</t>
+  </si>
+  <si>
+    <t>T1027024872-W-L</t>
+  </si>
+  <si>
+    <t>T1027024872-W-XL</t>
+  </si>
+  <si>
+    <t>T1027024872-W-XXL</t>
+  </si>
+  <si>
+    <t>T1027024872-W-XXXL</t>
+  </si>
+  <si>
+    <t>Keep Calm And Run Like A Felon Run Like A Criminal Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1030257607</t>
+  </si>
+  <si>
+    <t>T1030257607-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Perfect And Funny "Stay Calm And Run Like A Criminal " Shirt For Gangster Criminals Or Joggers</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>T1030257607-B-M</t>
+  </si>
+  <si>
+    <t>T1030257607-B-L</t>
+  </si>
+  <si>
+    <t>T1030257607-B-XL</t>
+  </si>
+  <si>
+    <t>T1030257607-B-XXL</t>
+  </si>
+  <si>
+    <t>T1030257607-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1030257607-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1030257607/1800/keep-calm-and-run-like-a-felon-run-like-a-criminal.webp</t>
+  </si>
+  <si>
+    <t>T1030257607-W-M</t>
+  </si>
+  <si>
+    <t>T1030257607-W-L</t>
+  </si>
+  <si>
+    <t>T1030257607-W-XL</t>
+  </si>
+  <si>
+    <t>T1030257607-W-XXL</t>
+  </si>
+  <si>
+    <t>T1030257607-W-XXXL</t>
+  </si>
+  <si>
+    <t>Art Nouveau Design 10 Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T13132640</t>
+  </si>
+  <si>
+    <t>T13132640-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Art,,design,flourish,abstract,leaf,vintage,go,leave,flowers,craft,make,leaves,take,cut,come,be,give,flower,floral,drop,thrive,science,quit,proficiency</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>T13132640-B-M</t>
+  </si>
+  <si>
+    <t>T13132640-B-L</t>
+  </si>
+  <si>
+    <t>T13132640-B-XL</t>
+  </si>
+  <si>
+    <t>T13132640-B-XXL</t>
+  </si>
+  <si>
+    <t>T13132640-B-XXXL</t>
+  </si>
+  <si>
+    <t>T13132640-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/13132640/1800/art-nouveau-design-10.webp</t>
+  </si>
+  <si>
+    <t>T13132640-W-M</t>
+  </si>
+  <si>
+    <t>T13132640-W-L</t>
+  </si>
+  <si>
+    <t>T13132640-W-XL</t>
+  </si>
+  <si>
+    <t>T13132640-W-XXL</t>
+  </si>
+  <si>
+    <t>T13132640-W-XXXL</t>
+  </si>
+  <si>
+    <t>Violins Sketch Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1053383321</t>
+  </si>
+  <si>
+    <t>T1053383321-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Violins Sketch T-Shirt As A Cello Gift For Violin Player, Violin Enthusiast And Violin Teacher At Violin Lessons, Orchestra Or String Instrument.</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>T1053383321-B-M</t>
+  </si>
+  <si>
+    <t>T1053383321-B-L</t>
+  </si>
+  <si>
+    <t>T1053383321-B-XL</t>
+  </si>
+  <si>
+    <t>T1053383321-B-XXL</t>
+  </si>
+  <si>
+    <t>T1053383321-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1053383321-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1053383321/1800/violins-sketch.webp</t>
+  </si>
+  <si>
+    <t>T1053383321-W-M</t>
+  </si>
+  <si>
+    <t>T1053383321-W-L</t>
+  </si>
+  <si>
+    <t>T1053383321-W-XL</t>
+  </si>
+  <si>
+    <t>T1053383321-W-XXL</t>
+  </si>
+  <si>
+    <t>T1053383321-W-XXXL</t>
+  </si>
+  <si>
+    <t>I'm On A Diet. Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1031558892</t>
+  </si>
+  <si>
+    <t>T1031558892-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture I'm On A Diet.</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>T1031558892-B-M</t>
+  </si>
+  <si>
+    <t>T1031558892-B-L</t>
+  </si>
+  <si>
+    <t>T1031558892-B-XL</t>
+  </si>
+  <si>
+    <t>T1031558892-B-XXL</t>
+  </si>
+  <si>
+    <t>T1031558892-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1031558892-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1031558892/1800/im-on-a-diet.webp</t>
+  </si>
+  <si>
+    <t>T1031558892-W-M</t>
+  </si>
+  <si>
+    <t>T1031558892-W-L</t>
+  </si>
+  <si>
+    <t>T1031558892-W-XL</t>
+  </si>
+  <si>
+    <t>T1031558892-W-XXL</t>
+  </si>
+  <si>
+    <t>T1031558892-W-XXXL</t>
+  </si>
+  <si>
+    <t>Techno Don't Stop Electro Rave House Raver DJ Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1023005485</t>
+  </si>
+  <si>
+    <t>T1023005485-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture Techno, House, Trance, Electro, DJ, Music, Gift, Parade, Festival, Rave, Raver, Celebrate,</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>T1023005485-B-M</t>
+  </si>
+  <si>
+    <t>T1023005485-B-L</t>
+  </si>
+  <si>
+    <t>T1023005485-B-XL</t>
+  </si>
+  <si>
+    <t>T1023005485-B-XXL</t>
+  </si>
+  <si>
+    <t>T1023005485-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1023005485-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1023005485/1800/techno-dont-stop-electro-rave-house-raver-dj.webp</t>
+  </si>
+  <si>
+    <t>T1023005485-W-M</t>
+  </si>
+  <si>
+    <t>T1023005485-W-L</t>
+  </si>
+  <si>
+    <t>T1023005485-W-XL</t>
+  </si>
+  <si>
+    <t>T1023005485-W-XXL</t>
+  </si>
+  <si>
+    <t>T1023005485-W-XXXL</t>
+  </si>
+  <si>
+    <t>Bonsai Heartbeat Bonsai Pots Penjing Indoor Unisex Short Sleeve T-Shirt – Soft Cotton Graphic Tee, Minimalist Summer Top, Casual Everyday Shirt, Gift For Him Or Her</t>
+  </si>
+  <si>
+    <t>T1055256152</t>
+  </si>
+  <si>
+    <t>T1055256152-B-S</t>
+  </si>
+  <si>
+    <t>Stays tucked Classic fit Wicks moisture A Cool Motif For Any Bonsai Enthusiast And Gardener Who Loves Bonsai Pots, Has Bonsai Soil And Knows Everything About Bonsai Fountains And Soil Mixes. A Creative Surprise For Family And Friends Who</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/1/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/2/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/3/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/4/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/5/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/6/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/7/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>T1055256152-B-M</t>
+  </si>
+  <si>
+    <t>T1055256152-B-L</t>
+  </si>
+  <si>
+    <t>T1055256152-B-XL</t>
+  </si>
+  <si>
+    <t>T1055256152-B-XXL</t>
+  </si>
+  <si>
+    <t>T1055256152-B-XXXL</t>
+  </si>
+  <si>
+    <t>T1055256152-W-S</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/8/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/9/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/10/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/11/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/12/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/13/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>https://pic.v1.am/src/14/1055256152/1800/bonsai-heartbeat-bonsai-pots-penjing-indoor.webp</t>
+  </si>
+  <si>
+    <t>T1055256152-W-M</t>
+  </si>
+  <si>
+    <t>T1055256152-W-L</t>
+  </si>
+  <si>
+    <t>T1055256152-W-XL</t>
+  </si>
+  <si>
+    <t>T1055256152-W-XXL</t>
+  </si>
+  <si>
+    <t>T1055256152-W-XXXL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1521,51 +1521,51 @@
       <c r="IB1" t="s">
         <v>11</v>
       </c>
       <c r="IC1" t="s">
         <v>12</v>
       </c>
       <c r="ID1" t="s">
         <v>13</v>
       </c>
       <c r="IE1" t="s">
         <v>14</v>
       </c>
       <c r="IF1" t="s">
         <v>15</v>
       </c>
       <c r="IG1" t="s">
         <v>16</v>
       </c>
       <c r="IH1" t="s">
         <v>17</v>
       </c>
       <c r="IL1">
         <v>100</v>
       </c>
       <c r="IM1">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP1">
         <v>0.37</v>
       </c>
       <c r="IQ1">
         <v>8.66</v>
       </c>
       <c r="IR1">
         <v>8.66</v>
       </c>
       <c r="IS1">
         <v>0.79</v>
       </c>
       <c r="IV1" t="s">
         <v>40</v>
       </c>
       <c r="IW1" t="s">
         <v>41</v>
       </c>
       <c r="IY1" t="s">
         <v>42</v>
       </c>
       <c r="IZ1" t="s">
         <v>43</v>
       </c>
@@ -1715,51 +1715,51 @@
       <c r="IB2" t="s">
         <v>11</v>
       </c>
       <c r="IC2" t="s">
         <v>12</v>
       </c>
       <c r="ID2" t="s">
         <v>13</v>
       </c>
       <c r="IE2" t="s">
         <v>14</v>
       </c>
       <c r="IF2" t="s">
         <v>15</v>
       </c>
       <c r="IG2" t="s">
         <v>16</v>
       </c>
       <c r="IH2" t="s">
         <v>17</v>
       </c>
       <c r="IL2">
         <v>100</v>
       </c>
       <c r="IM2">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP2">
         <v>0.41</v>
       </c>
       <c r="IQ2">
         <v>8.66</v>
       </c>
       <c r="IR2">
         <v>8.66</v>
       </c>
       <c r="IS2">
         <v>0.79</v>
       </c>
       <c r="IV2" t="s">
         <v>40</v>
       </c>
       <c r="IW2" t="s">
         <v>41</v>
       </c>
       <c r="IY2" t="s">
         <v>42</v>
       </c>
       <c r="IZ2" t="s">
         <v>43</v>
       </c>
@@ -1909,51 +1909,51 @@
       <c r="IB3" t="s">
         <v>11</v>
       </c>
       <c r="IC3" t="s">
         <v>12</v>
       </c>
       <c r="ID3" t="s">
         <v>13</v>
       </c>
       <c r="IE3" t="s">
         <v>14</v>
       </c>
       <c r="IF3" t="s">
         <v>15</v>
       </c>
       <c r="IG3" t="s">
         <v>16</v>
       </c>
       <c r="IH3" t="s">
         <v>17</v>
       </c>
       <c r="IL3">
         <v>100</v>
       </c>
       <c r="IM3">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP3">
         <v>0.44</v>
       </c>
       <c r="IQ3">
         <v>8.66</v>
       </c>
       <c r="IR3">
         <v>8.66</v>
       </c>
       <c r="IS3">
         <v>0.79</v>
       </c>
       <c r="IV3" t="s">
         <v>40</v>
       </c>
       <c r="IW3" t="s">
         <v>41</v>
       </c>
       <c r="IY3" t="s">
         <v>42</v>
       </c>
       <c r="IZ3" t="s">
         <v>43</v>
       </c>
@@ -2103,51 +2103,51 @@
       <c r="IB4" t="s">
         <v>11</v>
       </c>
       <c r="IC4" t="s">
         <v>12</v>
       </c>
       <c r="ID4" t="s">
         <v>13</v>
       </c>
       <c r="IE4" t="s">
         <v>14</v>
       </c>
       <c r="IF4" t="s">
         <v>15</v>
       </c>
       <c r="IG4" t="s">
         <v>16</v>
       </c>
       <c r="IH4" t="s">
         <v>17</v>
       </c>
       <c r="IL4">
         <v>100</v>
       </c>
       <c r="IM4">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP4">
         <v>0.51</v>
       </c>
       <c r="IQ4">
         <v>8.66</v>
       </c>
       <c r="IR4">
         <v>8.66</v>
       </c>
       <c r="IS4">
         <v>0.79</v>
       </c>
       <c r="IV4" t="s">
         <v>40</v>
       </c>
       <c r="IW4" t="s">
         <v>41</v>
       </c>
       <c r="IY4" t="s">
         <v>42</v>
       </c>
       <c r="IZ4" t="s">
         <v>43</v>
       </c>
@@ -2297,51 +2297,51 @@
       <c r="IB5" t="s">
         <v>11</v>
       </c>
       <c r="IC5" t="s">
         <v>12</v>
       </c>
       <c r="ID5" t="s">
         <v>13</v>
       </c>
       <c r="IE5" t="s">
         <v>14</v>
       </c>
       <c r="IF5" t="s">
         <v>15</v>
       </c>
       <c r="IG5" t="s">
         <v>16</v>
       </c>
       <c r="IH5" t="s">
         <v>17</v>
       </c>
       <c r="IL5">
         <v>100</v>
       </c>
       <c r="IM5">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP5">
         <v>0.56</v>
       </c>
       <c r="IQ5">
         <v>8.66</v>
       </c>
       <c r="IR5">
         <v>8.66</v>
       </c>
       <c r="IS5">
         <v>0.79</v>
       </c>
       <c r="IV5" t="s">
         <v>40</v>
       </c>
       <c r="IW5" t="s">
         <v>41</v>
       </c>
       <c r="IY5" t="s">
         <v>42</v>
       </c>
       <c r="IZ5" t="s">
         <v>43</v>
       </c>
@@ -2491,51 +2491,51 @@
       <c r="IB6" t="s">
         <v>11</v>
       </c>
       <c r="IC6" t="s">
         <v>12</v>
       </c>
       <c r="ID6" t="s">
         <v>13</v>
       </c>
       <c r="IE6" t="s">
         <v>14</v>
       </c>
       <c r="IF6" t="s">
         <v>15</v>
       </c>
       <c r="IG6" t="s">
         <v>16</v>
       </c>
       <c r="IH6" t="s">
         <v>17</v>
       </c>
       <c r="IL6">
         <v>100</v>
       </c>
       <c r="IM6">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP6">
         <v>0.59</v>
       </c>
       <c r="IQ6">
         <v>8.66</v>
       </c>
       <c r="IR6">
         <v>8.66</v>
       </c>
       <c r="IS6">
         <v>0.79</v>
       </c>
       <c r="IV6" t="s">
         <v>40</v>
       </c>
       <c r="IW6" t="s">
         <v>41</v>
       </c>
       <c r="IY6" t="s">
         <v>42</v>
       </c>
       <c r="IZ6" t="s">
         <v>43</v>
       </c>
@@ -2685,51 +2685,51 @@
       <c r="IB7" t="s">
         <v>56</v>
       </c>
       <c r="IC7" t="s">
         <v>57</v>
       </c>
       <c r="ID7" t="s">
         <v>58</v>
       </c>
       <c r="IE7" t="s">
         <v>59</v>
       </c>
       <c r="IF7" t="s">
         <v>60</v>
       </c>
       <c r="IG7" t="s">
         <v>61</v>
       </c>
       <c r="IH7" t="s">
         <v>62</v>
       </c>
       <c r="IL7">
         <v>100</v>
       </c>
       <c r="IM7">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP7">
         <v>0.37</v>
       </c>
       <c r="IQ7">
         <v>8.66</v>
       </c>
       <c r="IR7">
         <v>8.66</v>
       </c>
       <c r="IS7">
         <v>0.79</v>
       </c>
       <c r="IV7" t="s">
         <v>40</v>
       </c>
       <c r="IW7" t="s">
         <v>41</v>
       </c>
       <c r="IY7" t="s">
         <v>42</v>
       </c>
       <c r="IZ7" t="s">
         <v>43</v>
       </c>
@@ -2879,51 +2879,51 @@
       <c r="IB8" t="s">
         <v>56</v>
       </c>
       <c r="IC8" t="s">
         <v>57</v>
       </c>
       <c r="ID8" t="s">
         <v>58</v>
       </c>
       <c r="IE8" t="s">
         <v>59</v>
       </c>
       <c r="IF8" t="s">
         <v>60</v>
       </c>
       <c r="IG8" t="s">
         <v>61</v>
       </c>
       <c r="IH8" t="s">
         <v>62</v>
       </c>
       <c r="IL8">
         <v>100</v>
       </c>
       <c r="IM8">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP8">
         <v>0.41</v>
       </c>
       <c r="IQ8">
         <v>8.66</v>
       </c>
       <c r="IR8">
         <v>8.66</v>
       </c>
       <c r="IS8">
         <v>0.79</v>
       </c>
       <c r="IV8" t="s">
         <v>40</v>
       </c>
       <c r="IW8" t="s">
         <v>41</v>
       </c>
       <c r="IY8" t="s">
         <v>42</v>
       </c>
       <c r="IZ8" t="s">
         <v>43</v>
       </c>
@@ -3073,51 +3073,51 @@
       <c r="IB9" t="s">
         <v>56</v>
       </c>
       <c r="IC9" t="s">
         <v>57</v>
       </c>
       <c r="ID9" t="s">
         <v>58</v>
       </c>
       <c r="IE9" t="s">
         <v>59</v>
       </c>
       <c r="IF9" t="s">
         <v>60</v>
       </c>
       <c r="IG9" t="s">
         <v>61</v>
       </c>
       <c r="IH9" t="s">
         <v>62</v>
       </c>
       <c r="IL9">
         <v>100</v>
       </c>
       <c r="IM9">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP9">
         <v>0.44</v>
       </c>
       <c r="IQ9">
         <v>8.66</v>
       </c>
       <c r="IR9">
         <v>8.66</v>
       </c>
       <c r="IS9">
         <v>0.79</v>
       </c>
       <c r="IV9" t="s">
         <v>40</v>
       </c>
       <c r="IW9" t="s">
         <v>41</v>
       </c>
       <c r="IY9" t="s">
         <v>42</v>
       </c>
       <c r="IZ9" t="s">
         <v>43</v>
       </c>
@@ -3267,51 +3267,51 @@
       <c r="IB10" t="s">
         <v>56</v>
       </c>
       <c r="IC10" t="s">
         <v>57</v>
       </c>
       <c r="ID10" t="s">
         <v>58</v>
       </c>
       <c r="IE10" t="s">
         <v>59</v>
       </c>
       <c r="IF10" t="s">
         <v>60</v>
       </c>
       <c r="IG10" t="s">
         <v>61</v>
       </c>
       <c r="IH10" t="s">
         <v>62</v>
       </c>
       <c r="IL10">
         <v>100</v>
       </c>
       <c r="IM10">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP10">
         <v>0.51</v>
       </c>
       <c r="IQ10">
         <v>8.66</v>
       </c>
       <c r="IR10">
         <v>8.66</v>
       </c>
       <c r="IS10">
         <v>0.79</v>
       </c>
       <c r="IV10" t="s">
         <v>40</v>
       </c>
       <c r="IW10" t="s">
         <v>41</v>
       </c>
       <c r="IY10" t="s">
         <v>42</v>
       </c>
       <c r="IZ10" t="s">
         <v>43</v>
       </c>
@@ -3461,51 +3461,51 @@
       <c r="IB11" t="s">
         <v>56</v>
       </c>
       <c r="IC11" t="s">
         <v>57</v>
       </c>
       <c r="ID11" t="s">
         <v>58</v>
       </c>
       <c r="IE11" t="s">
         <v>59</v>
       </c>
       <c r="IF11" t="s">
         <v>60</v>
       </c>
       <c r="IG11" t="s">
         <v>61</v>
       </c>
       <c r="IH11" t="s">
         <v>62</v>
       </c>
       <c r="IL11">
         <v>100</v>
       </c>
       <c r="IM11">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP11">
         <v>0.56</v>
       </c>
       <c r="IQ11">
         <v>8.66</v>
       </c>
       <c r="IR11">
         <v>8.66</v>
       </c>
       <c r="IS11">
         <v>0.79</v>
       </c>
       <c r="IV11" t="s">
         <v>40</v>
       </c>
       <c r="IW11" t="s">
         <v>41</v>
       </c>
       <c r="IY11" t="s">
         <v>42</v>
       </c>
       <c r="IZ11" t="s">
         <v>43</v>
       </c>
@@ -3655,51 +3655,51 @@
       <c r="IB12" t="s">
         <v>56</v>
       </c>
       <c r="IC12" t="s">
         <v>57</v>
       </c>
       <c r="ID12" t="s">
         <v>58</v>
       </c>
       <c r="IE12" t="s">
         <v>59</v>
       </c>
       <c r="IF12" t="s">
         <v>60</v>
       </c>
       <c r="IG12" t="s">
         <v>61</v>
       </c>
       <c r="IH12" t="s">
         <v>62</v>
       </c>
       <c r="IL12">
         <v>100</v>
       </c>
       <c r="IM12">
-        <v>7.65</v>
+        <v>8.65</v>
       </c>
       <c r="IP12">
         <v>0.59</v>
       </c>
       <c r="IQ12">
         <v>8.66</v>
       </c>
       <c r="IR12">
         <v>8.66</v>
       </c>
       <c r="IS12">
         <v>0.79</v>
       </c>
       <c r="IV12" t="s">
         <v>40</v>
       </c>
       <c r="IW12" t="s">
         <v>41</v>
       </c>
       <c r="IY12" t="s">
         <v>42</v>
       </c>
       <c r="IZ12" t="s">
         <v>43</v>
       </c>
@@ -3849,51 +3849,51 @@
       <c r="IB13" t="s">
         <v>73</v>
       </c>
       <c r="IC13" t="s">
         <v>74</v>
       </c>
       <c r="ID13" t="s">
         <v>75</v>
       </c>
       <c r="IE13" t="s">
         <v>76</v>
       </c>
       <c r="IF13" t="s">
         <v>77</v>
       </c>
       <c r="IG13" t="s">
         <v>78</v>
       </c>
       <c r="IH13" t="s">
         <v>79</v>
       </c>
       <c r="IL13">
         <v>100</v>
       </c>
       <c r="IM13">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP13">
         <v>0.37</v>
       </c>
       <c r="IQ13">
         <v>8.66</v>
       </c>
       <c r="IR13">
         <v>8.66</v>
       </c>
       <c r="IS13">
         <v>0.79</v>
       </c>
       <c r="IV13" t="s">
         <v>40</v>
       </c>
       <c r="IW13" t="s">
         <v>41</v>
       </c>
       <c r="IY13" t="s">
         <v>42</v>
       </c>
       <c r="IZ13" t="s">
         <v>43</v>
       </c>
@@ -4043,51 +4043,51 @@
       <c r="IB14" t="s">
         <v>73</v>
       </c>
       <c r="IC14" t="s">
         <v>74</v>
       </c>
       <c r="ID14" t="s">
         <v>75</v>
       </c>
       <c r="IE14" t="s">
         <v>76</v>
       </c>
       <c r="IF14" t="s">
         <v>77</v>
       </c>
       <c r="IG14" t="s">
         <v>78</v>
       </c>
       <c r="IH14" t="s">
         <v>79</v>
       </c>
       <c r="IL14">
         <v>100</v>
       </c>
       <c r="IM14">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP14">
         <v>0.41</v>
       </c>
       <c r="IQ14">
         <v>8.66</v>
       </c>
       <c r="IR14">
         <v>8.66</v>
       </c>
       <c r="IS14">
         <v>0.79</v>
       </c>
       <c r="IV14" t="s">
         <v>40</v>
       </c>
       <c r="IW14" t="s">
         <v>41</v>
       </c>
       <c r="IY14" t="s">
         <v>42</v>
       </c>
       <c r="IZ14" t="s">
         <v>43</v>
       </c>
@@ -4237,51 +4237,51 @@
       <c r="IB15" t="s">
         <v>73</v>
       </c>
       <c r="IC15" t="s">
         <v>74</v>
       </c>
       <c r="ID15" t="s">
         <v>75</v>
       </c>
       <c r="IE15" t="s">
         <v>76</v>
       </c>
       <c r="IF15" t="s">
         <v>77</v>
       </c>
       <c r="IG15" t="s">
         <v>78</v>
       </c>
       <c r="IH15" t="s">
         <v>79</v>
       </c>
       <c r="IL15">
         <v>100</v>
       </c>
       <c r="IM15">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP15">
         <v>0.44</v>
       </c>
       <c r="IQ15">
         <v>8.66</v>
       </c>
       <c r="IR15">
         <v>8.66</v>
       </c>
       <c r="IS15">
         <v>0.79</v>
       </c>
       <c r="IV15" t="s">
         <v>40</v>
       </c>
       <c r="IW15" t="s">
         <v>41</v>
       </c>
       <c r="IY15" t="s">
         <v>42</v>
       </c>
       <c r="IZ15" t="s">
         <v>43</v>
       </c>
@@ -4431,51 +4431,51 @@
       <c r="IB16" t="s">
         <v>73</v>
       </c>
       <c r="IC16" t="s">
         <v>74</v>
       </c>
       <c r="ID16" t="s">
         <v>75</v>
       </c>
       <c r="IE16" t="s">
         <v>76</v>
       </c>
       <c r="IF16" t="s">
         <v>77</v>
       </c>
       <c r="IG16" t="s">
         <v>78</v>
       </c>
       <c r="IH16" t="s">
         <v>79</v>
       </c>
       <c r="IL16">
         <v>100</v>
       </c>
       <c r="IM16">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP16">
         <v>0.51</v>
       </c>
       <c r="IQ16">
         <v>8.66</v>
       </c>
       <c r="IR16">
         <v>8.66</v>
       </c>
       <c r="IS16">
         <v>0.79</v>
       </c>
       <c r="IV16" t="s">
         <v>40</v>
       </c>
       <c r="IW16" t="s">
         <v>41</v>
       </c>
       <c r="IY16" t="s">
         <v>42</v>
       </c>
       <c r="IZ16" t="s">
         <v>43</v>
       </c>
@@ -4625,51 +4625,51 @@
       <c r="IB17" t="s">
         <v>73</v>
       </c>
       <c r="IC17" t="s">
         <v>74</v>
       </c>
       <c r="ID17" t="s">
         <v>75</v>
       </c>
       <c r="IE17" t="s">
         <v>76</v>
       </c>
       <c r="IF17" t="s">
         <v>77</v>
       </c>
       <c r="IG17" t="s">
         <v>78</v>
       </c>
       <c r="IH17" t="s">
         <v>79</v>
       </c>
       <c r="IL17">
         <v>100</v>
       </c>
       <c r="IM17">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP17">
         <v>0.56</v>
       </c>
       <c r="IQ17">
         <v>8.66</v>
       </c>
       <c r="IR17">
         <v>8.66</v>
       </c>
       <c r="IS17">
         <v>0.79</v>
       </c>
       <c r="IV17" t="s">
         <v>40</v>
       </c>
       <c r="IW17" t="s">
         <v>41</v>
       </c>
       <c r="IY17" t="s">
         <v>42</v>
       </c>
       <c r="IZ17" t="s">
         <v>43</v>
       </c>
@@ -4819,51 +4819,51 @@
       <c r="IB18" t="s">
         <v>73</v>
       </c>
       <c r="IC18" t="s">
         <v>74</v>
       </c>
       <c r="ID18" t="s">
         <v>75</v>
       </c>
       <c r="IE18" t="s">
         <v>76</v>
       </c>
       <c r="IF18" t="s">
         <v>77</v>
       </c>
       <c r="IG18" t="s">
         <v>78</v>
       </c>
       <c r="IH18" t="s">
         <v>79</v>
       </c>
       <c r="IL18">
         <v>100</v>
       </c>
       <c r="IM18">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP18">
         <v>0.59</v>
       </c>
       <c r="IQ18">
         <v>8.66</v>
       </c>
       <c r="IR18">
         <v>8.66</v>
       </c>
       <c r="IS18">
         <v>0.79</v>
       </c>
       <c r="IV18" t="s">
         <v>40</v>
       </c>
       <c r="IW18" t="s">
         <v>41</v>
       </c>
       <c r="IY18" t="s">
         <v>42</v>
       </c>
       <c r="IZ18" t="s">
         <v>43</v>
       </c>
@@ -5013,51 +5013,51 @@
       <c r="IB19" t="s">
         <v>86</v>
       </c>
       <c r="IC19" t="s">
         <v>87</v>
       </c>
       <c r="ID19" t="s">
         <v>88</v>
       </c>
       <c r="IE19" t="s">
         <v>89</v>
       </c>
       <c r="IF19" t="s">
         <v>90</v>
       </c>
       <c r="IG19" t="s">
         <v>91</v>
       </c>
       <c r="IH19" t="s">
         <v>92</v>
       </c>
       <c r="IL19">
         <v>100</v>
       </c>
       <c r="IM19">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP19">
         <v>0.37</v>
       </c>
       <c r="IQ19">
         <v>8.66</v>
       </c>
       <c r="IR19">
         <v>8.66</v>
       </c>
       <c r="IS19">
         <v>0.79</v>
       </c>
       <c r="IV19" t="s">
         <v>40</v>
       </c>
       <c r="IW19" t="s">
         <v>41</v>
       </c>
       <c r="IY19" t="s">
         <v>42</v>
       </c>
       <c r="IZ19" t="s">
         <v>43</v>
       </c>
@@ -5207,51 +5207,51 @@
       <c r="IB20" t="s">
         <v>86</v>
       </c>
       <c r="IC20" t="s">
         <v>87</v>
       </c>
       <c r="ID20" t="s">
         <v>88</v>
       </c>
       <c r="IE20" t="s">
         <v>89</v>
       </c>
       <c r="IF20" t="s">
         <v>90</v>
       </c>
       <c r="IG20" t="s">
         <v>91</v>
       </c>
       <c r="IH20" t="s">
         <v>92</v>
       </c>
       <c r="IL20">
         <v>100</v>
       </c>
       <c r="IM20">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP20">
         <v>0.41</v>
       </c>
       <c r="IQ20">
         <v>8.66</v>
       </c>
       <c r="IR20">
         <v>8.66</v>
       </c>
       <c r="IS20">
         <v>0.79</v>
       </c>
       <c r="IV20" t="s">
         <v>40</v>
       </c>
       <c r="IW20" t="s">
         <v>41</v>
       </c>
       <c r="IY20" t="s">
         <v>42</v>
       </c>
       <c r="IZ20" t="s">
         <v>43</v>
       </c>
@@ -5401,51 +5401,51 @@
       <c r="IB21" t="s">
         <v>86</v>
       </c>
       <c r="IC21" t="s">
         <v>87</v>
       </c>
       <c r="ID21" t="s">
         <v>88</v>
       </c>
       <c r="IE21" t="s">
         <v>89</v>
       </c>
       <c r="IF21" t="s">
         <v>90</v>
       </c>
       <c r="IG21" t="s">
         <v>91</v>
       </c>
       <c r="IH21" t="s">
         <v>92</v>
       </c>
       <c r="IL21">
         <v>100</v>
       </c>
       <c r="IM21">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP21">
         <v>0.44</v>
       </c>
       <c r="IQ21">
         <v>8.66</v>
       </c>
       <c r="IR21">
         <v>8.66</v>
       </c>
       <c r="IS21">
         <v>0.79</v>
       </c>
       <c r="IV21" t="s">
         <v>40</v>
       </c>
       <c r="IW21" t="s">
         <v>41</v>
       </c>
       <c r="IY21" t="s">
         <v>42</v>
       </c>
       <c r="IZ21" t="s">
         <v>43</v>
       </c>
@@ -5595,51 +5595,51 @@
       <c r="IB22" t="s">
         <v>86</v>
       </c>
       <c r="IC22" t="s">
         <v>87</v>
       </c>
       <c r="ID22" t="s">
         <v>88</v>
       </c>
       <c r="IE22" t="s">
         <v>89</v>
       </c>
       <c r="IF22" t="s">
         <v>90</v>
       </c>
       <c r="IG22" t="s">
         <v>91</v>
       </c>
       <c r="IH22" t="s">
         <v>92</v>
       </c>
       <c r="IL22">
         <v>100</v>
       </c>
       <c r="IM22">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP22">
         <v>0.51</v>
       </c>
       <c r="IQ22">
         <v>8.66</v>
       </c>
       <c r="IR22">
         <v>8.66</v>
       </c>
       <c r="IS22">
         <v>0.79</v>
       </c>
       <c r="IV22" t="s">
         <v>40</v>
       </c>
       <c r="IW22" t="s">
         <v>41</v>
       </c>
       <c r="IY22" t="s">
         <v>42</v>
       </c>
       <c r="IZ22" t="s">
         <v>43</v>
       </c>
@@ -5789,51 +5789,51 @@
       <c r="IB23" t="s">
         <v>86</v>
       </c>
       <c r="IC23" t="s">
         <v>87</v>
       </c>
       <c r="ID23" t="s">
         <v>88</v>
       </c>
       <c r="IE23" t="s">
         <v>89</v>
       </c>
       <c r="IF23" t="s">
         <v>90</v>
       </c>
       <c r="IG23" t="s">
         <v>91</v>
       </c>
       <c r="IH23" t="s">
         <v>92</v>
       </c>
       <c r="IL23">
         <v>100</v>
       </c>
       <c r="IM23">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP23">
         <v>0.56</v>
       </c>
       <c r="IQ23">
         <v>8.66</v>
       </c>
       <c r="IR23">
         <v>8.66</v>
       </c>
       <c r="IS23">
         <v>0.79</v>
       </c>
       <c r="IV23" t="s">
         <v>40</v>
       </c>
       <c r="IW23" t="s">
         <v>41</v>
       </c>
       <c r="IY23" t="s">
         <v>42</v>
       </c>
       <c r="IZ23" t="s">
         <v>43</v>
       </c>
@@ -5983,51 +5983,51 @@
       <c r="IB24" t="s">
         <v>86</v>
       </c>
       <c r="IC24" t="s">
         <v>87</v>
       </c>
       <c r="ID24" t="s">
         <v>88</v>
       </c>
       <c r="IE24" t="s">
         <v>89</v>
       </c>
       <c r="IF24" t="s">
         <v>90</v>
       </c>
       <c r="IG24" t="s">
         <v>91</v>
       </c>
       <c r="IH24" t="s">
         <v>92</v>
       </c>
       <c r="IL24">
         <v>100</v>
       </c>
       <c r="IM24">
-        <v>7.57</v>
+        <v>9.45</v>
       </c>
       <c r="IP24">
         <v>0.59</v>
       </c>
       <c r="IQ24">
         <v>8.66</v>
       </c>
       <c r="IR24">
         <v>8.66</v>
       </c>
       <c r="IS24">
         <v>0.79</v>
       </c>
       <c r="IV24" t="s">
         <v>40</v>
       </c>
       <c r="IW24" t="s">
         <v>41</v>
       </c>
       <c r="IY24" t="s">
         <v>42</v>
       </c>
       <c r="IZ24" t="s">
         <v>43</v>
       </c>
@@ -6177,51 +6177,51 @@
       <c r="IB25" t="s">
         <v>102</v>
       </c>
       <c r="IC25" t="s">
         <v>103</v>
       </c>
       <c r="ID25" t="s">
         <v>104</v>
       </c>
       <c r="IE25" t="s">
         <v>105</v>
       </c>
       <c r="IF25" t="s">
         <v>106</v>
       </c>
       <c r="IG25" t="s">
         <v>107</v>
       </c>
       <c r="IH25" t="s">
         <v>108</v>
       </c>
       <c r="IL25">
         <v>100</v>
       </c>
       <c r="IM25">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP25">
         <v>0.37</v>
       </c>
       <c r="IQ25">
         <v>8.66</v>
       </c>
       <c r="IR25">
         <v>8.66</v>
       </c>
       <c r="IS25">
         <v>0.79</v>
       </c>
       <c r="IV25" t="s">
         <v>40</v>
       </c>
       <c r="IW25" t="s">
         <v>41</v>
       </c>
       <c r="IY25" t="s">
         <v>42</v>
       </c>
       <c r="IZ25" t="s">
         <v>43</v>
       </c>
@@ -6371,51 +6371,51 @@
       <c r="IB26" t="s">
         <v>102</v>
       </c>
       <c r="IC26" t="s">
         <v>103</v>
       </c>
       <c r="ID26" t="s">
         <v>104</v>
       </c>
       <c r="IE26" t="s">
         <v>105</v>
       </c>
       <c r="IF26" t="s">
         <v>106</v>
       </c>
       <c r="IG26" t="s">
         <v>107</v>
       </c>
       <c r="IH26" t="s">
         <v>108</v>
       </c>
       <c r="IL26">
         <v>100</v>
       </c>
       <c r="IM26">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP26">
         <v>0.41</v>
       </c>
       <c r="IQ26">
         <v>8.66</v>
       </c>
       <c r="IR26">
         <v>8.66</v>
       </c>
       <c r="IS26">
         <v>0.79</v>
       </c>
       <c r="IV26" t="s">
         <v>40</v>
       </c>
       <c r="IW26" t="s">
         <v>41</v>
       </c>
       <c r="IY26" t="s">
         <v>42</v>
       </c>
       <c r="IZ26" t="s">
         <v>43</v>
       </c>
@@ -6565,51 +6565,51 @@
       <c r="IB27" t="s">
         <v>102</v>
       </c>
       <c r="IC27" t="s">
         <v>103</v>
       </c>
       <c r="ID27" t="s">
         <v>104</v>
       </c>
       <c r="IE27" t="s">
         <v>105</v>
       </c>
       <c r="IF27" t="s">
         <v>106</v>
       </c>
       <c r="IG27" t="s">
         <v>107</v>
       </c>
       <c r="IH27" t="s">
         <v>108</v>
       </c>
       <c r="IL27">
         <v>100</v>
       </c>
       <c r="IM27">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP27">
         <v>0.44</v>
       </c>
       <c r="IQ27">
         <v>8.66</v>
       </c>
       <c r="IR27">
         <v>8.66</v>
       </c>
       <c r="IS27">
         <v>0.79</v>
       </c>
       <c r="IV27" t="s">
         <v>40</v>
       </c>
       <c r="IW27" t="s">
         <v>41</v>
       </c>
       <c r="IY27" t="s">
         <v>42</v>
       </c>
       <c r="IZ27" t="s">
         <v>43</v>
       </c>
@@ -6759,51 +6759,51 @@
       <c r="IB28" t="s">
         <v>102</v>
       </c>
       <c r="IC28" t="s">
         <v>103</v>
       </c>
       <c r="ID28" t="s">
         <v>104</v>
       </c>
       <c r="IE28" t="s">
         <v>105</v>
       </c>
       <c r="IF28" t="s">
         <v>106</v>
       </c>
       <c r="IG28" t="s">
         <v>107</v>
       </c>
       <c r="IH28" t="s">
         <v>108</v>
       </c>
       <c r="IL28">
         <v>100</v>
       </c>
       <c r="IM28">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP28">
         <v>0.51</v>
       </c>
       <c r="IQ28">
         <v>8.66</v>
       </c>
       <c r="IR28">
         <v>8.66</v>
       </c>
       <c r="IS28">
         <v>0.79</v>
       </c>
       <c r="IV28" t="s">
         <v>40</v>
       </c>
       <c r="IW28" t="s">
         <v>41</v>
       </c>
       <c r="IY28" t="s">
         <v>42</v>
       </c>
       <c r="IZ28" t="s">
         <v>43</v>
       </c>
@@ -6953,51 +6953,51 @@
       <c r="IB29" t="s">
         <v>102</v>
       </c>
       <c r="IC29" t="s">
         <v>103</v>
       </c>
       <c r="ID29" t="s">
         <v>104</v>
       </c>
       <c r="IE29" t="s">
         <v>105</v>
       </c>
       <c r="IF29" t="s">
         <v>106</v>
       </c>
       <c r="IG29" t="s">
         <v>107</v>
       </c>
       <c r="IH29" t="s">
         <v>108</v>
       </c>
       <c r="IL29">
         <v>100</v>
       </c>
       <c r="IM29">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP29">
         <v>0.56</v>
       </c>
       <c r="IQ29">
         <v>8.66</v>
       </c>
       <c r="IR29">
         <v>8.66</v>
       </c>
       <c r="IS29">
         <v>0.79</v>
       </c>
       <c r="IV29" t="s">
         <v>40</v>
       </c>
       <c r="IW29" t="s">
         <v>41</v>
       </c>
       <c r="IY29" t="s">
         <v>42</v>
       </c>
       <c r="IZ29" t="s">
         <v>43</v>
       </c>
@@ -7147,51 +7147,51 @@
       <c r="IB30" t="s">
         <v>102</v>
       </c>
       <c r="IC30" t="s">
         <v>103</v>
       </c>
       <c r="ID30" t="s">
         <v>104</v>
       </c>
       <c r="IE30" t="s">
         <v>105</v>
       </c>
       <c r="IF30" t="s">
         <v>106</v>
       </c>
       <c r="IG30" t="s">
         <v>107</v>
       </c>
       <c r="IH30" t="s">
         <v>108</v>
       </c>
       <c r="IL30">
         <v>100</v>
       </c>
       <c r="IM30">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP30">
         <v>0.59</v>
       </c>
       <c r="IQ30">
         <v>8.66</v>
       </c>
       <c r="IR30">
         <v>8.66</v>
       </c>
       <c r="IS30">
         <v>0.79</v>
       </c>
       <c r="IV30" t="s">
         <v>40</v>
       </c>
       <c r="IW30" t="s">
         <v>41</v>
       </c>
       <c r="IY30" t="s">
         <v>42</v>
       </c>
       <c r="IZ30" t="s">
         <v>43</v>
       </c>
@@ -7341,51 +7341,51 @@
       <c r="IB31" t="s">
         <v>115</v>
       </c>
       <c r="IC31" t="s">
         <v>116</v>
       </c>
       <c r="ID31" t="s">
         <v>117</v>
       </c>
       <c r="IE31" t="s">
         <v>118</v>
       </c>
       <c r="IF31" t="s">
         <v>119</v>
       </c>
       <c r="IG31" t="s">
         <v>120</v>
       </c>
       <c r="IH31" t="s">
         <v>121</v>
       </c>
       <c r="IL31">
         <v>100</v>
       </c>
       <c r="IM31">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP31">
         <v>0.37</v>
       </c>
       <c r="IQ31">
         <v>8.66</v>
       </c>
       <c r="IR31">
         <v>8.66</v>
       </c>
       <c r="IS31">
         <v>0.79</v>
       </c>
       <c r="IV31" t="s">
         <v>40</v>
       </c>
       <c r="IW31" t="s">
         <v>41</v>
       </c>
       <c r="IY31" t="s">
         <v>42</v>
       </c>
       <c r="IZ31" t="s">
         <v>43</v>
       </c>
@@ -7535,51 +7535,51 @@
       <c r="IB32" t="s">
         <v>115</v>
       </c>
       <c r="IC32" t="s">
         <v>116</v>
       </c>
       <c r="ID32" t="s">
         <v>117</v>
       </c>
       <c r="IE32" t="s">
         <v>118</v>
       </c>
       <c r="IF32" t="s">
         <v>119</v>
       </c>
       <c r="IG32" t="s">
         <v>120</v>
       </c>
       <c r="IH32" t="s">
         <v>121</v>
       </c>
       <c r="IL32">
         <v>100</v>
       </c>
       <c r="IM32">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP32">
         <v>0.41</v>
       </c>
       <c r="IQ32">
         <v>8.66</v>
       </c>
       <c r="IR32">
         <v>8.66</v>
       </c>
       <c r="IS32">
         <v>0.79</v>
       </c>
       <c r="IV32" t="s">
         <v>40</v>
       </c>
       <c r="IW32" t="s">
         <v>41</v>
       </c>
       <c r="IY32" t="s">
         <v>42</v>
       </c>
       <c r="IZ32" t="s">
         <v>43</v>
       </c>
@@ -7729,51 +7729,51 @@
       <c r="IB33" t="s">
         <v>115</v>
       </c>
       <c r="IC33" t="s">
         <v>116</v>
       </c>
       <c r="ID33" t="s">
         <v>117</v>
       </c>
       <c r="IE33" t="s">
         <v>118</v>
       </c>
       <c r="IF33" t="s">
         <v>119</v>
       </c>
       <c r="IG33" t="s">
         <v>120</v>
       </c>
       <c r="IH33" t="s">
         <v>121</v>
       </c>
       <c r="IL33">
         <v>100</v>
       </c>
       <c r="IM33">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP33">
         <v>0.44</v>
       </c>
       <c r="IQ33">
         <v>8.66</v>
       </c>
       <c r="IR33">
         <v>8.66</v>
       </c>
       <c r="IS33">
         <v>0.79</v>
       </c>
       <c r="IV33" t="s">
         <v>40</v>
       </c>
       <c r="IW33" t="s">
         <v>41</v>
       </c>
       <c r="IY33" t="s">
         <v>42</v>
       </c>
       <c r="IZ33" t="s">
         <v>43</v>
       </c>
@@ -7923,51 +7923,51 @@
       <c r="IB34" t="s">
         <v>115</v>
       </c>
       <c r="IC34" t="s">
         <v>116</v>
       </c>
       <c r="ID34" t="s">
         <v>117</v>
       </c>
       <c r="IE34" t="s">
         <v>118</v>
       </c>
       <c r="IF34" t="s">
         <v>119</v>
       </c>
       <c r="IG34" t="s">
         <v>120</v>
       </c>
       <c r="IH34" t="s">
         <v>121</v>
       </c>
       <c r="IL34">
         <v>100</v>
       </c>
       <c r="IM34">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP34">
         <v>0.51</v>
       </c>
       <c r="IQ34">
         <v>8.66</v>
       </c>
       <c r="IR34">
         <v>8.66</v>
       </c>
       <c r="IS34">
         <v>0.79</v>
       </c>
       <c r="IV34" t="s">
         <v>40</v>
       </c>
       <c r="IW34" t="s">
         <v>41</v>
       </c>
       <c r="IY34" t="s">
         <v>42</v>
       </c>
       <c r="IZ34" t="s">
         <v>43</v>
       </c>
@@ -8117,51 +8117,51 @@
       <c r="IB35" t="s">
         <v>115</v>
       </c>
       <c r="IC35" t="s">
         <v>116</v>
       </c>
       <c r="ID35" t="s">
         <v>117</v>
       </c>
       <c r="IE35" t="s">
         <v>118</v>
       </c>
       <c r="IF35" t="s">
         <v>119</v>
       </c>
       <c r="IG35" t="s">
         <v>120</v>
       </c>
       <c r="IH35" t="s">
         <v>121</v>
       </c>
       <c r="IL35">
         <v>100</v>
       </c>
       <c r="IM35">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP35">
         <v>0.56</v>
       </c>
       <c r="IQ35">
         <v>8.66</v>
       </c>
       <c r="IR35">
         <v>8.66</v>
       </c>
       <c r="IS35">
         <v>0.79</v>
       </c>
       <c r="IV35" t="s">
         <v>40</v>
       </c>
       <c r="IW35" t="s">
         <v>41</v>
       </c>
       <c r="IY35" t="s">
         <v>42</v>
       </c>
       <c r="IZ35" t="s">
         <v>43</v>
       </c>
@@ -8311,51 +8311,51 @@
       <c r="IB36" t="s">
         <v>115</v>
       </c>
       <c r="IC36" t="s">
         <v>116</v>
       </c>
       <c r="ID36" t="s">
         <v>117</v>
       </c>
       <c r="IE36" t="s">
         <v>118</v>
       </c>
       <c r="IF36" t="s">
         <v>119</v>
       </c>
       <c r="IG36" t="s">
         <v>120</v>
       </c>
       <c r="IH36" t="s">
         <v>121</v>
       </c>
       <c r="IL36">
         <v>100</v>
       </c>
       <c r="IM36">
-        <v>10.95</v>
+        <v>10.59</v>
       </c>
       <c r="IP36">
         <v>0.59</v>
       </c>
       <c r="IQ36">
         <v>8.66</v>
       </c>
       <c r="IR36">
         <v>8.66</v>
       </c>
       <c r="IS36">
         <v>0.79</v>
       </c>
       <c r="IV36" t="s">
         <v>40</v>
       </c>
       <c r="IW36" t="s">
         <v>41</v>
       </c>
       <c r="IY36" t="s">
         <v>42</v>
       </c>
       <c r="IZ36" t="s">
         <v>43</v>
       </c>
@@ -8505,51 +8505,51 @@
       <c r="IB37" t="s">
         <v>131</v>
       </c>
       <c r="IC37" t="s">
         <v>132</v>
       </c>
       <c r="ID37" t="s">
         <v>133</v>
       </c>
       <c r="IE37" t="s">
         <v>134</v>
       </c>
       <c r="IF37" t="s">
         <v>135</v>
       </c>
       <c r="IG37" t="s">
         <v>136</v>
       </c>
       <c r="IH37" t="s">
         <v>137</v>
       </c>
       <c r="IL37">
         <v>100</v>
       </c>
       <c r="IM37">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP37">
         <v>0.37</v>
       </c>
       <c r="IQ37">
         <v>8.66</v>
       </c>
       <c r="IR37">
         <v>8.66</v>
       </c>
       <c r="IS37">
         <v>0.79</v>
       </c>
       <c r="IV37" t="s">
         <v>40</v>
       </c>
       <c r="IW37" t="s">
         <v>41</v>
       </c>
       <c r="IY37" t="s">
         <v>42</v>
       </c>
       <c r="IZ37" t="s">
         <v>43</v>
       </c>
@@ -8699,51 +8699,51 @@
       <c r="IB38" t="s">
         <v>131</v>
       </c>
       <c r="IC38" t="s">
         <v>132</v>
       </c>
       <c r="ID38" t="s">
         <v>133</v>
       </c>
       <c r="IE38" t="s">
         <v>134</v>
       </c>
       <c r="IF38" t="s">
         <v>135</v>
       </c>
       <c r="IG38" t="s">
         <v>136</v>
       </c>
       <c r="IH38" t="s">
         <v>137</v>
       </c>
       <c r="IL38">
         <v>100</v>
       </c>
       <c r="IM38">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP38">
         <v>0.41</v>
       </c>
       <c r="IQ38">
         <v>8.66</v>
       </c>
       <c r="IR38">
         <v>8.66</v>
       </c>
       <c r="IS38">
         <v>0.79</v>
       </c>
       <c r="IV38" t="s">
         <v>40</v>
       </c>
       <c r="IW38" t="s">
         <v>41</v>
       </c>
       <c r="IY38" t="s">
         <v>42</v>
       </c>
       <c r="IZ38" t="s">
         <v>43</v>
       </c>
@@ -8893,51 +8893,51 @@
       <c r="IB39" t="s">
         <v>131</v>
       </c>
       <c r="IC39" t="s">
         <v>132</v>
       </c>
       <c r="ID39" t="s">
         <v>133</v>
       </c>
       <c r="IE39" t="s">
         <v>134</v>
       </c>
       <c r="IF39" t="s">
         <v>135</v>
       </c>
       <c r="IG39" t="s">
         <v>136</v>
       </c>
       <c r="IH39" t="s">
         <v>137</v>
       </c>
       <c r="IL39">
         <v>100</v>
       </c>
       <c r="IM39">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP39">
         <v>0.44</v>
       </c>
       <c r="IQ39">
         <v>8.66</v>
       </c>
       <c r="IR39">
         <v>8.66</v>
       </c>
       <c r="IS39">
         <v>0.79</v>
       </c>
       <c r="IV39" t="s">
         <v>40</v>
       </c>
       <c r="IW39" t="s">
         <v>41</v>
       </c>
       <c r="IY39" t="s">
         <v>42</v>
       </c>
       <c r="IZ39" t="s">
         <v>43</v>
       </c>
@@ -9087,51 +9087,51 @@
       <c r="IB40" t="s">
         <v>131</v>
       </c>
       <c r="IC40" t="s">
         <v>132</v>
       </c>
       <c r="ID40" t="s">
         <v>133</v>
       </c>
       <c r="IE40" t="s">
         <v>134</v>
       </c>
       <c r="IF40" t="s">
         <v>135</v>
       </c>
       <c r="IG40" t="s">
         <v>136</v>
       </c>
       <c r="IH40" t="s">
         <v>137</v>
       </c>
       <c r="IL40">
         <v>100</v>
       </c>
       <c r="IM40">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP40">
         <v>0.51</v>
       </c>
       <c r="IQ40">
         <v>8.66</v>
       </c>
       <c r="IR40">
         <v>8.66</v>
       </c>
       <c r="IS40">
         <v>0.79</v>
       </c>
       <c r="IV40" t="s">
         <v>40</v>
       </c>
       <c r="IW40" t="s">
         <v>41</v>
       </c>
       <c r="IY40" t="s">
         <v>42</v>
       </c>
       <c r="IZ40" t="s">
         <v>43</v>
       </c>
@@ -9281,51 +9281,51 @@
       <c r="IB41" t="s">
         <v>131</v>
       </c>
       <c r="IC41" t="s">
         <v>132</v>
       </c>
       <c r="ID41" t="s">
         <v>133</v>
       </c>
       <c r="IE41" t="s">
         <v>134</v>
       </c>
       <c r="IF41" t="s">
         <v>135</v>
       </c>
       <c r="IG41" t="s">
         <v>136</v>
       </c>
       <c r="IH41" t="s">
         <v>137</v>
       </c>
       <c r="IL41">
         <v>100</v>
       </c>
       <c r="IM41">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP41">
         <v>0.56</v>
       </c>
       <c r="IQ41">
         <v>8.66</v>
       </c>
       <c r="IR41">
         <v>8.66</v>
       </c>
       <c r="IS41">
         <v>0.79</v>
       </c>
       <c r="IV41" t="s">
         <v>40</v>
       </c>
       <c r="IW41" t="s">
         <v>41</v>
       </c>
       <c r="IY41" t="s">
         <v>42</v>
       </c>
       <c r="IZ41" t="s">
         <v>43</v>
       </c>
@@ -9475,51 +9475,51 @@
       <c r="IB42" t="s">
         <v>131</v>
       </c>
       <c r="IC42" t="s">
         <v>132</v>
       </c>
       <c r="ID42" t="s">
         <v>133</v>
       </c>
       <c r="IE42" t="s">
         <v>134</v>
       </c>
       <c r="IF42" t="s">
         <v>135</v>
       </c>
       <c r="IG42" t="s">
         <v>136</v>
       </c>
       <c r="IH42" t="s">
         <v>137</v>
       </c>
       <c r="IL42">
         <v>100</v>
       </c>
       <c r="IM42">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP42">
         <v>0.59</v>
       </c>
       <c r="IQ42">
         <v>8.66</v>
       </c>
       <c r="IR42">
         <v>8.66</v>
       </c>
       <c r="IS42">
         <v>0.79</v>
       </c>
       <c r="IV42" t="s">
         <v>40</v>
       </c>
       <c r="IW42" t="s">
         <v>41</v>
       </c>
       <c r="IY42" t="s">
         <v>42</v>
       </c>
       <c r="IZ42" t="s">
         <v>43</v>
       </c>
@@ -9669,51 +9669,51 @@
       <c r="IB43" t="s">
         <v>144</v>
       </c>
       <c r="IC43" t="s">
         <v>145</v>
       </c>
       <c r="ID43" t="s">
         <v>146</v>
       </c>
       <c r="IE43" t="s">
         <v>147</v>
       </c>
       <c r="IF43" t="s">
         <v>148</v>
       </c>
       <c r="IG43" t="s">
         <v>149</v>
       </c>
       <c r="IH43" t="s">
         <v>150</v>
       </c>
       <c r="IL43">
         <v>100</v>
       </c>
       <c r="IM43">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP43">
         <v>0.37</v>
       </c>
       <c r="IQ43">
         <v>8.66</v>
       </c>
       <c r="IR43">
         <v>8.66</v>
       </c>
       <c r="IS43">
         <v>0.79</v>
       </c>
       <c r="IV43" t="s">
         <v>40</v>
       </c>
       <c r="IW43" t="s">
         <v>41</v>
       </c>
       <c r="IY43" t="s">
         <v>42</v>
       </c>
       <c r="IZ43" t="s">
         <v>43</v>
       </c>
@@ -9863,51 +9863,51 @@
       <c r="IB44" t="s">
         <v>144</v>
       </c>
       <c r="IC44" t="s">
         <v>145</v>
       </c>
       <c r="ID44" t="s">
         <v>146</v>
       </c>
       <c r="IE44" t="s">
         <v>147</v>
       </c>
       <c r="IF44" t="s">
         <v>148</v>
       </c>
       <c r="IG44" t="s">
         <v>149</v>
       </c>
       <c r="IH44" t="s">
         <v>150</v>
       </c>
       <c r="IL44">
         <v>100</v>
       </c>
       <c r="IM44">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP44">
         <v>0.41</v>
       </c>
       <c r="IQ44">
         <v>8.66</v>
       </c>
       <c r="IR44">
         <v>8.66</v>
       </c>
       <c r="IS44">
         <v>0.79</v>
       </c>
       <c r="IV44" t="s">
         <v>40</v>
       </c>
       <c r="IW44" t="s">
         <v>41</v>
       </c>
       <c r="IY44" t="s">
         <v>42</v>
       </c>
       <c r="IZ44" t="s">
         <v>43</v>
       </c>
@@ -10057,51 +10057,51 @@
       <c r="IB45" t="s">
         <v>144</v>
       </c>
       <c r="IC45" t="s">
         <v>145</v>
       </c>
       <c r="ID45" t="s">
         <v>146</v>
       </c>
       <c r="IE45" t="s">
         <v>147</v>
       </c>
       <c r="IF45" t="s">
         <v>148</v>
       </c>
       <c r="IG45" t="s">
         <v>149</v>
       </c>
       <c r="IH45" t="s">
         <v>150</v>
       </c>
       <c r="IL45">
         <v>100</v>
       </c>
       <c r="IM45">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP45">
         <v>0.44</v>
       </c>
       <c r="IQ45">
         <v>8.66</v>
       </c>
       <c r="IR45">
         <v>8.66</v>
       </c>
       <c r="IS45">
         <v>0.79</v>
       </c>
       <c r="IV45" t="s">
         <v>40</v>
       </c>
       <c r="IW45" t="s">
         <v>41</v>
       </c>
       <c r="IY45" t="s">
         <v>42</v>
       </c>
       <c r="IZ45" t="s">
         <v>43</v>
       </c>
@@ -10251,51 +10251,51 @@
       <c r="IB46" t="s">
         <v>144</v>
       </c>
       <c r="IC46" t="s">
         <v>145</v>
       </c>
       <c r="ID46" t="s">
         <v>146</v>
       </c>
       <c r="IE46" t="s">
         <v>147</v>
       </c>
       <c r="IF46" t="s">
         <v>148</v>
       </c>
       <c r="IG46" t="s">
         <v>149</v>
       </c>
       <c r="IH46" t="s">
         <v>150</v>
       </c>
       <c r="IL46">
         <v>100</v>
       </c>
       <c r="IM46">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP46">
         <v>0.51</v>
       </c>
       <c r="IQ46">
         <v>8.66</v>
       </c>
       <c r="IR46">
         <v>8.66</v>
       </c>
       <c r="IS46">
         <v>0.79</v>
       </c>
       <c r="IV46" t="s">
         <v>40</v>
       </c>
       <c r="IW46" t="s">
         <v>41</v>
       </c>
       <c r="IY46" t="s">
         <v>42</v>
       </c>
       <c r="IZ46" t="s">
         <v>43</v>
       </c>
@@ -10445,51 +10445,51 @@
       <c r="IB47" t="s">
         <v>144</v>
       </c>
       <c r="IC47" t="s">
         <v>145</v>
       </c>
       <c r="ID47" t="s">
         <v>146</v>
       </c>
       <c r="IE47" t="s">
         <v>147</v>
       </c>
       <c r="IF47" t="s">
         <v>148</v>
       </c>
       <c r="IG47" t="s">
         <v>149</v>
       </c>
       <c r="IH47" t="s">
         <v>150</v>
       </c>
       <c r="IL47">
         <v>100</v>
       </c>
       <c r="IM47">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP47">
         <v>0.56</v>
       </c>
       <c r="IQ47">
         <v>8.66</v>
       </c>
       <c r="IR47">
         <v>8.66</v>
       </c>
       <c r="IS47">
         <v>0.79</v>
       </c>
       <c r="IV47" t="s">
         <v>40</v>
       </c>
       <c r="IW47" t="s">
         <v>41</v>
       </c>
       <c r="IY47" t="s">
         <v>42</v>
       </c>
       <c r="IZ47" t="s">
         <v>43</v>
       </c>
@@ -10639,51 +10639,51 @@
       <c r="IB48" t="s">
         <v>144</v>
       </c>
       <c r="IC48" t="s">
         <v>145</v>
       </c>
       <c r="ID48" t="s">
         <v>146</v>
       </c>
       <c r="IE48" t="s">
         <v>147</v>
       </c>
       <c r="IF48" t="s">
         <v>148</v>
       </c>
       <c r="IG48" t="s">
         <v>149</v>
       </c>
       <c r="IH48" t="s">
         <v>150</v>
       </c>
       <c r="IL48">
         <v>100</v>
       </c>
       <c r="IM48">
-        <v>7.27</v>
+        <v>8.13</v>
       </c>
       <c r="IP48">
         <v>0.59</v>
       </c>
       <c r="IQ48">
         <v>8.66</v>
       </c>
       <c r="IR48">
         <v>8.66</v>
       </c>
       <c r="IS48">
         <v>0.79</v>
       </c>
       <c r="IV48" t="s">
         <v>40</v>
       </c>
       <c r="IW48" t="s">
         <v>41</v>
       </c>
       <c r="IY48" t="s">
         <v>42</v>
       </c>
       <c r="IZ48" t="s">
         <v>43</v>
       </c>
@@ -10833,51 +10833,51 @@
       <c r="IB49" t="s">
         <v>160</v>
       </c>
       <c r="IC49" t="s">
         <v>161</v>
       </c>
       <c r="ID49" t="s">
         <v>162</v>
       </c>
       <c r="IE49" t="s">
         <v>163</v>
       </c>
       <c r="IF49" t="s">
         <v>164</v>
       </c>
       <c r="IG49" t="s">
         <v>165</v>
       </c>
       <c r="IH49" t="s">
         <v>166</v>
       </c>
       <c r="IL49">
         <v>100</v>
       </c>
       <c r="IM49">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP49">
         <v>0.37</v>
       </c>
       <c r="IQ49">
         <v>8.66</v>
       </c>
       <c r="IR49">
         <v>8.66</v>
       </c>
       <c r="IS49">
         <v>0.79</v>
       </c>
       <c r="IV49" t="s">
         <v>40</v>
       </c>
       <c r="IW49" t="s">
         <v>41</v>
       </c>
       <c r="IY49" t="s">
         <v>42</v>
       </c>
       <c r="IZ49" t="s">
         <v>43</v>
       </c>
@@ -11027,51 +11027,51 @@
       <c r="IB50" t="s">
         <v>160</v>
       </c>
       <c r="IC50" t="s">
         <v>161</v>
       </c>
       <c r="ID50" t="s">
         <v>162</v>
       </c>
       <c r="IE50" t="s">
         <v>163</v>
       </c>
       <c r="IF50" t="s">
         <v>164</v>
       </c>
       <c r="IG50" t="s">
         <v>165</v>
       </c>
       <c r="IH50" t="s">
         <v>166</v>
       </c>
       <c r="IL50">
         <v>100</v>
       </c>
       <c r="IM50">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP50">
         <v>0.41</v>
       </c>
       <c r="IQ50">
         <v>8.66</v>
       </c>
       <c r="IR50">
         <v>8.66</v>
       </c>
       <c r="IS50">
         <v>0.79</v>
       </c>
       <c r="IV50" t="s">
         <v>40</v>
       </c>
       <c r="IW50" t="s">
         <v>41</v>
       </c>
       <c r="IY50" t="s">
         <v>42</v>
       </c>
       <c r="IZ50" t="s">
         <v>43</v>
       </c>
@@ -11221,51 +11221,51 @@
       <c r="IB51" t="s">
         <v>160</v>
       </c>
       <c r="IC51" t="s">
         <v>161</v>
       </c>
       <c r="ID51" t="s">
         <v>162</v>
       </c>
       <c r="IE51" t="s">
         <v>163</v>
       </c>
       <c r="IF51" t="s">
         <v>164</v>
       </c>
       <c r="IG51" t="s">
         <v>165</v>
       </c>
       <c r="IH51" t="s">
         <v>166</v>
       </c>
       <c r="IL51">
         <v>100</v>
       </c>
       <c r="IM51">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP51">
         <v>0.44</v>
       </c>
       <c r="IQ51">
         <v>8.66</v>
       </c>
       <c r="IR51">
         <v>8.66</v>
       </c>
       <c r="IS51">
         <v>0.79</v>
       </c>
       <c r="IV51" t="s">
         <v>40</v>
       </c>
       <c r="IW51" t="s">
         <v>41</v>
       </c>
       <c r="IY51" t="s">
         <v>42</v>
       </c>
       <c r="IZ51" t="s">
         <v>43</v>
       </c>
@@ -11415,51 +11415,51 @@
       <c r="IB52" t="s">
         <v>160</v>
       </c>
       <c r="IC52" t="s">
         <v>161</v>
       </c>
       <c r="ID52" t="s">
         <v>162</v>
       </c>
       <c r="IE52" t="s">
         <v>163</v>
       </c>
       <c r="IF52" t="s">
         <v>164</v>
       </c>
       <c r="IG52" t="s">
         <v>165</v>
       </c>
       <c r="IH52" t="s">
         <v>166</v>
       </c>
       <c r="IL52">
         <v>100</v>
       </c>
       <c r="IM52">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP52">
         <v>0.51</v>
       </c>
       <c r="IQ52">
         <v>8.66</v>
       </c>
       <c r="IR52">
         <v>8.66</v>
       </c>
       <c r="IS52">
         <v>0.79</v>
       </c>
       <c r="IV52" t="s">
         <v>40</v>
       </c>
       <c r="IW52" t="s">
         <v>41</v>
       </c>
       <c r="IY52" t="s">
         <v>42</v>
       </c>
       <c r="IZ52" t="s">
         <v>43</v>
       </c>
@@ -11609,51 +11609,51 @@
       <c r="IB53" t="s">
         <v>160</v>
       </c>
       <c r="IC53" t="s">
         <v>161</v>
       </c>
       <c r="ID53" t="s">
         <v>162</v>
       </c>
       <c r="IE53" t="s">
         <v>163</v>
       </c>
       <c r="IF53" t="s">
         <v>164</v>
       </c>
       <c r="IG53" t="s">
         <v>165</v>
       </c>
       <c r="IH53" t="s">
         <v>166</v>
       </c>
       <c r="IL53">
         <v>100</v>
       </c>
       <c r="IM53">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP53">
         <v>0.56</v>
       </c>
       <c r="IQ53">
         <v>8.66</v>
       </c>
       <c r="IR53">
         <v>8.66</v>
       </c>
       <c r="IS53">
         <v>0.79</v>
       </c>
       <c r="IV53" t="s">
         <v>40</v>
       </c>
       <c r="IW53" t="s">
         <v>41</v>
       </c>
       <c r="IY53" t="s">
         <v>42</v>
       </c>
       <c r="IZ53" t="s">
         <v>43</v>
       </c>
@@ -11803,51 +11803,51 @@
       <c r="IB54" t="s">
         <v>160</v>
       </c>
       <c r="IC54" t="s">
         <v>161</v>
       </c>
       <c r="ID54" t="s">
         <v>162</v>
       </c>
       <c r="IE54" t="s">
         <v>163</v>
       </c>
       <c r="IF54" t="s">
         <v>164</v>
       </c>
       <c r="IG54" t="s">
         <v>165</v>
       </c>
       <c r="IH54" t="s">
         <v>166</v>
       </c>
       <c r="IL54">
         <v>100</v>
       </c>
       <c r="IM54">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP54">
         <v>0.59</v>
       </c>
       <c r="IQ54">
         <v>8.66</v>
       </c>
       <c r="IR54">
         <v>8.66</v>
       </c>
       <c r="IS54">
         <v>0.79</v>
       </c>
       <c r="IV54" t="s">
         <v>40</v>
       </c>
       <c r="IW54" t="s">
         <v>41</v>
       </c>
       <c r="IY54" t="s">
         <v>42</v>
       </c>
       <c r="IZ54" t="s">
         <v>43</v>
       </c>
@@ -11997,51 +11997,51 @@
       <c r="IB55" t="s">
         <v>173</v>
       </c>
       <c r="IC55" t="s">
         <v>174</v>
       </c>
       <c r="ID55" t="s">
         <v>175</v>
       </c>
       <c r="IE55" t="s">
         <v>176</v>
       </c>
       <c r="IF55" t="s">
         <v>177</v>
       </c>
       <c r="IG55" t="s">
         <v>178</v>
       </c>
       <c r="IH55" t="s">
         <v>179</v>
       </c>
       <c r="IL55">
         <v>100</v>
       </c>
       <c r="IM55">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP55">
         <v>0.37</v>
       </c>
       <c r="IQ55">
         <v>8.66</v>
       </c>
       <c r="IR55">
         <v>8.66</v>
       </c>
       <c r="IS55">
         <v>0.79</v>
       </c>
       <c r="IV55" t="s">
         <v>40</v>
       </c>
       <c r="IW55" t="s">
         <v>41</v>
       </c>
       <c r="IY55" t="s">
         <v>42</v>
       </c>
       <c r="IZ55" t="s">
         <v>43</v>
       </c>
@@ -12191,51 +12191,51 @@
       <c r="IB56" t="s">
         <v>173</v>
       </c>
       <c r="IC56" t="s">
         <v>174</v>
       </c>
       <c r="ID56" t="s">
         <v>175</v>
       </c>
       <c r="IE56" t="s">
         <v>176</v>
       </c>
       <c r="IF56" t="s">
         <v>177</v>
       </c>
       <c r="IG56" t="s">
         <v>178</v>
       </c>
       <c r="IH56" t="s">
         <v>179</v>
       </c>
       <c r="IL56">
         <v>100</v>
       </c>
       <c r="IM56">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP56">
         <v>0.41</v>
       </c>
       <c r="IQ56">
         <v>8.66</v>
       </c>
       <c r="IR56">
         <v>8.66</v>
       </c>
       <c r="IS56">
         <v>0.79</v>
       </c>
       <c r="IV56" t="s">
         <v>40</v>
       </c>
       <c r="IW56" t="s">
         <v>41</v>
       </c>
       <c r="IY56" t="s">
         <v>42</v>
       </c>
       <c r="IZ56" t="s">
         <v>43</v>
       </c>
@@ -12385,51 +12385,51 @@
       <c r="IB57" t="s">
         <v>173</v>
       </c>
       <c r="IC57" t="s">
         <v>174</v>
       </c>
       <c r="ID57" t="s">
         <v>175</v>
       </c>
       <c r="IE57" t="s">
         <v>176</v>
       </c>
       <c r="IF57" t="s">
         <v>177</v>
       </c>
       <c r="IG57" t="s">
         <v>178</v>
       </c>
       <c r="IH57" t="s">
         <v>179</v>
       </c>
       <c r="IL57">
         <v>100</v>
       </c>
       <c r="IM57">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP57">
         <v>0.44</v>
       </c>
       <c r="IQ57">
         <v>8.66</v>
       </c>
       <c r="IR57">
         <v>8.66</v>
       </c>
       <c r="IS57">
         <v>0.79</v>
       </c>
       <c r="IV57" t="s">
         <v>40</v>
       </c>
       <c r="IW57" t="s">
         <v>41</v>
       </c>
       <c r="IY57" t="s">
         <v>42</v>
       </c>
       <c r="IZ57" t="s">
         <v>43</v>
       </c>
@@ -12579,51 +12579,51 @@
       <c r="IB58" t="s">
         <v>173</v>
       </c>
       <c r="IC58" t="s">
         <v>174</v>
       </c>
       <c r="ID58" t="s">
         <v>175</v>
       </c>
       <c r="IE58" t="s">
         <v>176</v>
       </c>
       <c r="IF58" t="s">
         <v>177</v>
       </c>
       <c r="IG58" t="s">
         <v>178</v>
       </c>
       <c r="IH58" t="s">
         <v>179</v>
       </c>
       <c r="IL58">
         <v>100</v>
       </c>
       <c r="IM58">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP58">
         <v>0.51</v>
       </c>
       <c r="IQ58">
         <v>8.66</v>
       </c>
       <c r="IR58">
         <v>8.66</v>
       </c>
       <c r="IS58">
         <v>0.79</v>
       </c>
       <c r="IV58" t="s">
         <v>40</v>
       </c>
       <c r="IW58" t="s">
         <v>41</v>
       </c>
       <c r="IY58" t="s">
         <v>42</v>
       </c>
       <c r="IZ58" t="s">
         <v>43</v>
       </c>
@@ -12773,51 +12773,51 @@
       <c r="IB59" t="s">
         <v>173</v>
       </c>
       <c r="IC59" t="s">
         <v>174</v>
       </c>
       <c r="ID59" t="s">
         <v>175</v>
       </c>
       <c r="IE59" t="s">
         <v>176</v>
       </c>
       <c r="IF59" t="s">
         <v>177</v>
       </c>
       <c r="IG59" t="s">
         <v>178</v>
       </c>
       <c r="IH59" t="s">
         <v>179</v>
       </c>
       <c r="IL59">
         <v>100</v>
       </c>
       <c r="IM59">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP59">
         <v>0.56</v>
       </c>
       <c r="IQ59">
         <v>8.66</v>
       </c>
       <c r="IR59">
         <v>8.66</v>
       </c>
       <c r="IS59">
         <v>0.79</v>
       </c>
       <c r="IV59" t="s">
         <v>40</v>
       </c>
       <c r="IW59" t="s">
         <v>41</v>
       </c>
       <c r="IY59" t="s">
         <v>42</v>
       </c>
       <c r="IZ59" t="s">
         <v>43</v>
       </c>
@@ -12967,51 +12967,51 @@
       <c r="IB60" t="s">
         <v>173</v>
       </c>
       <c r="IC60" t="s">
         <v>174</v>
       </c>
       <c r="ID60" t="s">
         <v>175</v>
       </c>
       <c r="IE60" t="s">
         <v>176</v>
       </c>
       <c r="IF60" t="s">
         <v>177</v>
       </c>
       <c r="IG60" t="s">
         <v>178</v>
       </c>
       <c r="IH60" t="s">
         <v>179</v>
       </c>
       <c r="IL60">
         <v>100</v>
       </c>
       <c r="IM60">
-        <v>7.38</v>
+        <v>8.48</v>
       </c>
       <c r="IP60">
         <v>0.59</v>
       </c>
       <c r="IQ60">
         <v>8.66</v>
       </c>
       <c r="IR60">
         <v>8.66</v>
       </c>
       <c r="IS60">
         <v>0.79</v>
       </c>
       <c r="IV60" t="s">
         <v>40</v>
       </c>
       <c r="IW60" t="s">
         <v>41</v>
       </c>
       <c r="IY60" t="s">
         <v>42</v>
       </c>
       <c r="IZ60" t="s">
         <v>43</v>
       </c>
@@ -13161,51 +13161,51 @@
       <c r="IB61" t="s">
         <v>189</v>
       </c>
       <c r="IC61" t="s">
         <v>190</v>
       </c>
       <c r="ID61" t="s">
         <v>191</v>
       </c>
       <c r="IE61" t="s">
         <v>192</v>
       </c>
       <c r="IF61" t="s">
         <v>193</v>
       </c>
       <c r="IG61" t="s">
         <v>194</v>
       </c>
       <c r="IH61" t="s">
         <v>195</v>
       </c>
       <c r="IL61">
         <v>100</v>
       </c>
       <c r="IM61">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP61">
         <v>0.37</v>
       </c>
       <c r="IQ61">
         <v>8.66</v>
       </c>
       <c r="IR61">
         <v>8.66</v>
       </c>
       <c r="IS61">
         <v>0.79</v>
       </c>
       <c r="IV61" t="s">
         <v>40</v>
       </c>
       <c r="IW61" t="s">
         <v>41</v>
       </c>
       <c r="IY61" t="s">
         <v>42</v>
       </c>
       <c r="IZ61" t="s">
         <v>43</v>
       </c>
@@ -13355,51 +13355,51 @@
       <c r="IB62" t="s">
         <v>189</v>
       </c>
       <c r="IC62" t="s">
         <v>190</v>
       </c>
       <c r="ID62" t="s">
         <v>191</v>
       </c>
       <c r="IE62" t="s">
         <v>192</v>
       </c>
       <c r="IF62" t="s">
         <v>193</v>
       </c>
       <c r="IG62" t="s">
         <v>194</v>
       </c>
       <c r="IH62" t="s">
         <v>195</v>
       </c>
       <c r="IL62">
         <v>100</v>
       </c>
       <c r="IM62">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP62">
         <v>0.41</v>
       </c>
       <c r="IQ62">
         <v>8.66</v>
       </c>
       <c r="IR62">
         <v>8.66</v>
       </c>
       <c r="IS62">
         <v>0.79</v>
       </c>
       <c r="IV62" t="s">
         <v>40</v>
       </c>
       <c r="IW62" t="s">
         <v>41</v>
       </c>
       <c r="IY62" t="s">
         <v>42</v>
       </c>
       <c r="IZ62" t="s">
         <v>43</v>
       </c>
@@ -13549,51 +13549,51 @@
       <c r="IB63" t="s">
         <v>189</v>
       </c>
       <c r="IC63" t="s">
         <v>190</v>
       </c>
       <c r="ID63" t="s">
         <v>191</v>
       </c>
       <c r="IE63" t="s">
         <v>192</v>
       </c>
       <c r="IF63" t="s">
         <v>193</v>
       </c>
       <c r="IG63" t="s">
         <v>194</v>
       </c>
       <c r="IH63" t="s">
         <v>195</v>
       </c>
       <c r="IL63">
         <v>100</v>
       </c>
       <c r="IM63">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP63">
         <v>0.44</v>
       </c>
       <c r="IQ63">
         <v>8.66</v>
       </c>
       <c r="IR63">
         <v>8.66</v>
       </c>
       <c r="IS63">
         <v>0.79</v>
       </c>
       <c r="IV63" t="s">
         <v>40</v>
       </c>
       <c r="IW63" t="s">
         <v>41</v>
       </c>
       <c r="IY63" t="s">
         <v>42</v>
       </c>
       <c r="IZ63" t="s">
         <v>43</v>
       </c>
@@ -13743,51 +13743,51 @@
       <c r="IB64" t="s">
         <v>189</v>
       </c>
       <c r="IC64" t="s">
         <v>190</v>
       </c>
       <c r="ID64" t="s">
         <v>191</v>
       </c>
       <c r="IE64" t="s">
         <v>192</v>
       </c>
       <c r="IF64" t="s">
         <v>193</v>
       </c>
       <c r="IG64" t="s">
         <v>194</v>
       </c>
       <c r="IH64" t="s">
         <v>195</v>
       </c>
       <c r="IL64">
         <v>100</v>
       </c>
       <c r="IM64">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP64">
         <v>0.51</v>
       </c>
       <c r="IQ64">
         <v>8.66</v>
       </c>
       <c r="IR64">
         <v>8.66</v>
       </c>
       <c r="IS64">
         <v>0.79</v>
       </c>
       <c r="IV64" t="s">
         <v>40</v>
       </c>
       <c r="IW64" t="s">
         <v>41</v>
       </c>
       <c r="IY64" t="s">
         <v>42</v>
       </c>
       <c r="IZ64" t="s">
         <v>43</v>
       </c>
@@ -13937,51 +13937,51 @@
       <c r="IB65" t="s">
         <v>189</v>
       </c>
       <c r="IC65" t="s">
         <v>190</v>
       </c>
       <c r="ID65" t="s">
         <v>191</v>
       </c>
       <c r="IE65" t="s">
         <v>192</v>
       </c>
       <c r="IF65" t="s">
         <v>193</v>
       </c>
       <c r="IG65" t="s">
         <v>194</v>
       </c>
       <c r="IH65" t="s">
         <v>195</v>
       </c>
       <c r="IL65">
         <v>100</v>
       </c>
       <c r="IM65">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP65">
         <v>0.56</v>
       </c>
       <c r="IQ65">
         <v>8.66</v>
       </c>
       <c r="IR65">
         <v>8.66</v>
       </c>
       <c r="IS65">
         <v>0.79</v>
       </c>
       <c r="IV65" t="s">
         <v>40</v>
       </c>
       <c r="IW65" t="s">
         <v>41</v>
       </c>
       <c r="IY65" t="s">
         <v>42</v>
       </c>
       <c r="IZ65" t="s">
         <v>43</v>
       </c>
@@ -14131,51 +14131,51 @@
       <c r="IB66" t="s">
         <v>189</v>
       </c>
       <c r="IC66" t="s">
         <v>190</v>
       </c>
       <c r="ID66" t="s">
         <v>191</v>
       </c>
       <c r="IE66" t="s">
         <v>192</v>
       </c>
       <c r="IF66" t="s">
         <v>193</v>
       </c>
       <c r="IG66" t="s">
         <v>194</v>
       </c>
       <c r="IH66" t="s">
         <v>195</v>
       </c>
       <c r="IL66">
         <v>100</v>
       </c>
       <c r="IM66">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP66">
         <v>0.59</v>
       </c>
       <c r="IQ66">
         <v>8.66</v>
       </c>
       <c r="IR66">
         <v>8.66</v>
       </c>
       <c r="IS66">
         <v>0.79</v>
       </c>
       <c r="IV66" t="s">
         <v>40</v>
       </c>
       <c r="IW66" t="s">
         <v>41</v>
       </c>
       <c r="IY66" t="s">
         <v>42</v>
       </c>
       <c r="IZ66" t="s">
         <v>43</v>
       </c>
@@ -14325,51 +14325,51 @@
       <c r="IB67" t="s">
         <v>202</v>
       </c>
       <c r="IC67" t="s">
         <v>203</v>
       </c>
       <c r="ID67" t="s">
         <v>204</v>
       </c>
       <c r="IE67" t="s">
         <v>205</v>
       </c>
       <c r="IF67" t="s">
         <v>206</v>
       </c>
       <c r="IG67" t="s">
         <v>207</v>
       </c>
       <c r="IH67" t="s">
         <v>208</v>
       </c>
       <c r="IL67">
         <v>100</v>
       </c>
       <c r="IM67">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP67">
         <v>0.37</v>
       </c>
       <c r="IQ67">
         <v>8.66</v>
       </c>
       <c r="IR67">
         <v>8.66</v>
       </c>
       <c r="IS67">
         <v>0.79</v>
       </c>
       <c r="IV67" t="s">
         <v>40</v>
       </c>
       <c r="IW67" t="s">
         <v>41</v>
       </c>
       <c r="IY67" t="s">
         <v>42</v>
       </c>
       <c r="IZ67" t="s">
         <v>43</v>
       </c>
@@ -14519,51 +14519,51 @@
       <c r="IB68" t="s">
         <v>202</v>
       </c>
       <c r="IC68" t="s">
         <v>203</v>
       </c>
       <c r="ID68" t="s">
         <v>204</v>
       </c>
       <c r="IE68" t="s">
         <v>205</v>
       </c>
       <c r="IF68" t="s">
         <v>206</v>
       </c>
       <c r="IG68" t="s">
         <v>207</v>
       </c>
       <c r="IH68" t="s">
         <v>208</v>
       </c>
       <c r="IL68">
         <v>100</v>
       </c>
       <c r="IM68">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP68">
         <v>0.41</v>
       </c>
       <c r="IQ68">
         <v>8.66</v>
       </c>
       <c r="IR68">
         <v>8.66</v>
       </c>
       <c r="IS68">
         <v>0.79</v>
       </c>
       <c r="IV68" t="s">
         <v>40</v>
       </c>
       <c r="IW68" t="s">
         <v>41</v>
       </c>
       <c r="IY68" t="s">
         <v>42</v>
       </c>
       <c r="IZ68" t="s">
         <v>43</v>
       </c>
@@ -14713,51 +14713,51 @@
       <c r="IB69" t="s">
         <v>202</v>
       </c>
       <c r="IC69" t="s">
         <v>203</v>
       </c>
       <c r="ID69" t="s">
         <v>204</v>
       </c>
       <c r="IE69" t="s">
         <v>205</v>
       </c>
       <c r="IF69" t="s">
         <v>206</v>
       </c>
       <c r="IG69" t="s">
         <v>207</v>
       </c>
       <c r="IH69" t="s">
         <v>208</v>
       </c>
       <c r="IL69">
         <v>100</v>
       </c>
       <c r="IM69">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP69">
         <v>0.44</v>
       </c>
       <c r="IQ69">
         <v>8.66</v>
       </c>
       <c r="IR69">
         <v>8.66</v>
       </c>
       <c r="IS69">
         <v>0.79</v>
       </c>
       <c r="IV69" t="s">
         <v>40</v>
       </c>
       <c r="IW69" t="s">
         <v>41</v>
       </c>
       <c r="IY69" t="s">
         <v>42</v>
       </c>
       <c r="IZ69" t="s">
         <v>43</v>
       </c>
@@ -14907,51 +14907,51 @@
       <c r="IB70" t="s">
         <v>202</v>
       </c>
       <c r="IC70" t="s">
         <v>203</v>
       </c>
       <c r="ID70" t="s">
         <v>204</v>
       </c>
       <c r="IE70" t="s">
         <v>205</v>
       </c>
       <c r="IF70" t="s">
         <v>206</v>
       </c>
       <c r="IG70" t="s">
         <v>207</v>
       </c>
       <c r="IH70" t="s">
         <v>208</v>
       </c>
       <c r="IL70">
         <v>100</v>
       </c>
       <c r="IM70">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP70">
         <v>0.51</v>
       </c>
       <c r="IQ70">
         <v>8.66</v>
       </c>
       <c r="IR70">
         <v>8.66</v>
       </c>
       <c r="IS70">
         <v>0.79</v>
       </c>
       <c r="IV70" t="s">
         <v>40</v>
       </c>
       <c r="IW70" t="s">
         <v>41</v>
       </c>
       <c r="IY70" t="s">
         <v>42</v>
       </c>
       <c r="IZ70" t="s">
         <v>43</v>
       </c>
@@ -15101,51 +15101,51 @@
       <c r="IB71" t="s">
         <v>202</v>
       </c>
       <c r="IC71" t="s">
         <v>203</v>
       </c>
       <c r="ID71" t="s">
         <v>204</v>
       </c>
       <c r="IE71" t="s">
         <v>205</v>
       </c>
       <c r="IF71" t="s">
         <v>206</v>
       </c>
       <c r="IG71" t="s">
         <v>207</v>
       </c>
       <c r="IH71" t="s">
         <v>208</v>
       </c>
       <c r="IL71">
         <v>100</v>
       </c>
       <c r="IM71">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP71">
         <v>0.56</v>
       </c>
       <c r="IQ71">
         <v>8.66</v>
       </c>
       <c r="IR71">
         <v>8.66</v>
       </c>
       <c r="IS71">
         <v>0.79</v>
       </c>
       <c r="IV71" t="s">
         <v>40</v>
       </c>
       <c r="IW71" t="s">
         <v>41</v>
       </c>
       <c r="IY71" t="s">
         <v>42</v>
       </c>
       <c r="IZ71" t="s">
         <v>43</v>
       </c>
@@ -15295,51 +15295,51 @@
       <c r="IB72" t="s">
         <v>202</v>
       </c>
       <c r="IC72" t="s">
         <v>203</v>
       </c>
       <c r="ID72" t="s">
         <v>204</v>
       </c>
       <c r="IE72" t="s">
         <v>205</v>
       </c>
       <c r="IF72" t="s">
         <v>206</v>
       </c>
       <c r="IG72" t="s">
         <v>207</v>
       </c>
       <c r="IH72" t="s">
         <v>208</v>
       </c>
       <c r="IL72">
         <v>100</v>
       </c>
       <c r="IM72">
-        <v>9.78</v>
+        <v>7.85</v>
       </c>
       <c r="IP72">
         <v>0.59</v>
       </c>
       <c r="IQ72">
         <v>8.66</v>
       </c>
       <c r="IR72">
         <v>8.66</v>
       </c>
       <c r="IS72">
         <v>0.79</v>
       </c>
       <c r="IV72" t="s">
         <v>40</v>
       </c>
       <c r="IW72" t="s">
         <v>41</v>
       </c>
       <c r="IY72" t="s">
         <v>42</v>
       </c>
       <c r="IZ72" t="s">
         <v>43</v>
       </c>
@@ -15489,51 +15489,51 @@
       <c r="IB73" t="s">
         <v>218</v>
       </c>
       <c r="IC73" t="s">
         <v>219</v>
       </c>
       <c r="ID73" t="s">
         <v>220</v>
       </c>
       <c r="IE73" t="s">
         <v>221</v>
       </c>
       <c r="IF73" t="s">
         <v>222</v>
       </c>
       <c r="IG73" t="s">
         <v>223</v>
       </c>
       <c r="IH73" t="s">
         <v>224</v>
       </c>
       <c r="IL73">
         <v>100</v>
       </c>
       <c r="IM73">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP73">
         <v>0.37</v>
       </c>
       <c r="IQ73">
         <v>8.66</v>
       </c>
       <c r="IR73">
         <v>8.66</v>
       </c>
       <c r="IS73">
         <v>0.79</v>
       </c>
       <c r="IV73" t="s">
         <v>40</v>
       </c>
       <c r="IW73" t="s">
         <v>41</v>
       </c>
       <c r="IY73" t="s">
         <v>42</v>
       </c>
       <c r="IZ73" t="s">
         <v>43</v>
       </c>
@@ -15683,51 +15683,51 @@
       <c r="IB74" t="s">
         <v>218</v>
       </c>
       <c r="IC74" t="s">
         <v>219</v>
       </c>
       <c r="ID74" t="s">
         <v>220</v>
       </c>
       <c r="IE74" t="s">
         <v>221</v>
       </c>
       <c r="IF74" t="s">
         <v>222</v>
       </c>
       <c r="IG74" t="s">
         <v>223</v>
       </c>
       <c r="IH74" t="s">
         <v>224</v>
       </c>
       <c r="IL74">
         <v>100</v>
       </c>
       <c r="IM74">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP74">
         <v>0.41</v>
       </c>
       <c r="IQ74">
         <v>8.66</v>
       </c>
       <c r="IR74">
         <v>8.66</v>
       </c>
       <c r="IS74">
         <v>0.79</v>
       </c>
       <c r="IV74" t="s">
         <v>40</v>
       </c>
       <c r="IW74" t="s">
         <v>41</v>
       </c>
       <c r="IY74" t="s">
         <v>42</v>
       </c>
       <c r="IZ74" t="s">
         <v>43</v>
       </c>
@@ -15877,51 +15877,51 @@
       <c r="IB75" t="s">
         <v>218</v>
       </c>
       <c r="IC75" t="s">
         <v>219</v>
       </c>
       <c r="ID75" t="s">
         <v>220</v>
       </c>
       <c r="IE75" t="s">
         <v>221</v>
       </c>
       <c r="IF75" t="s">
         <v>222</v>
       </c>
       <c r="IG75" t="s">
         <v>223</v>
       </c>
       <c r="IH75" t="s">
         <v>224</v>
       </c>
       <c r="IL75">
         <v>100</v>
       </c>
       <c r="IM75">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP75">
         <v>0.44</v>
       </c>
       <c r="IQ75">
         <v>8.66</v>
       </c>
       <c r="IR75">
         <v>8.66</v>
       </c>
       <c r="IS75">
         <v>0.79</v>
       </c>
       <c r="IV75" t="s">
         <v>40</v>
       </c>
       <c r="IW75" t="s">
         <v>41</v>
       </c>
       <c r="IY75" t="s">
         <v>42</v>
       </c>
       <c r="IZ75" t="s">
         <v>43</v>
       </c>
@@ -16071,51 +16071,51 @@
       <c r="IB76" t="s">
         <v>218</v>
       </c>
       <c r="IC76" t="s">
         <v>219</v>
       </c>
       <c r="ID76" t="s">
         <v>220</v>
       </c>
       <c r="IE76" t="s">
         <v>221</v>
       </c>
       <c r="IF76" t="s">
         <v>222</v>
       </c>
       <c r="IG76" t="s">
         <v>223</v>
       </c>
       <c r="IH76" t="s">
         <v>224</v>
       </c>
       <c r="IL76">
         <v>100</v>
       </c>
       <c r="IM76">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP76">
         <v>0.51</v>
       </c>
       <c r="IQ76">
         <v>8.66</v>
       </c>
       <c r="IR76">
         <v>8.66</v>
       </c>
       <c r="IS76">
         <v>0.79</v>
       </c>
       <c r="IV76" t="s">
         <v>40</v>
       </c>
       <c r="IW76" t="s">
         <v>41</v>
       </c>
       <c r="IY76" t="s">
         <v>42</v>
       </c>
       <c r="IZ76" t="s">
         <v>43</v>
       </c>
@@ -16265,51 +16265,51 @@
       <c r="IB77" t="s">
         <v>218</v>
       </c>
       <c r="IC77" t="s">
         <v>219</v>
       </c>
       <c r="ID77" t="s">
         <v>220</v>
       </c>
       <c r="IE77" t="s">
         <v>221</v>
       </c>
       <c r="IF77" t="s">
         <v>222</v>
       </c>
       <c r="IG77" t="s">
         <v>223</v>
       </c>
       <c r="IH77" t="s">
         <v>224</v>
       </c>
       <c r="IL77">
         <v>100</v>
       </c>
       <c r="IM77">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP77">
         <v>0.56</v>
       </c>
       <c r="IQ77">
         <v>8.66</v>
       </c>
       <c r="IR77">
         <v>8.66</v>
       </c>
       <c r="IS77">
         <v>0.79</v>
       </c>
       <c r="IV77" t="s">
         <v>40</v>
       </c>
       <c r="IW77" t="s">
         <v>41</v>
       </c>
       <c r="IY77" t="s">
         <v>42</v>
       </c>
       <c r="IZ77" t="s">
         <v>43</v>
       </c>
@@ -16459,51 +16459,51 @@
       <c r="IB78" t="s">
         <v>218</v>
       </c>
       <c r="IC78" t="s">
         <v>219</v>
       </c>
       <c r="ID78" t="s">
         <v>220</v>
       </c>
       <c r="IE78" t="s">
         <v>221</v>
       </c>
       <c r="IF78" t="s">
         <v>222</v>
       </c>
       <c r="IG78" t="s">
         <v>223</v>
       </c>
       <c r="IH78" t="s">
         <v>224</v>
       </c>
       <c r="IL78">
         <v>100</v>
       </c>
       <c r="IM78">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP78">
         <v>0.59</v>
       </c>
       <c r="IQ78">
         <v>8.66</v>
       </c>
       <c r="IR78">
         <v>8.66</v>
       </c>
       <c r="IS78">
         <v>0.79</v>
       </c>
       <c r="IV78" t="s">
         <v>40</v>
       </c>
       <c r="IW78" t="s">
         <v>41</v>
       </c>
       <c r="IY78" t="s">
         <v>42</v>
       </c>
       <c r="IZ78" t="s">
         <v>43</v>
       </c>
@@ -16653,51 +16653,51 @@
       <c r="IB79" t="s">
         <v>231</v>
       </c>
       <c r="IC79" t="s">
         <v>232</v>
       </c>
       <c r="ID79" t="s">
         <v>233</v>
       </c>
       <c r="IE79" t="s">
         <v>234</v>
       </c>
       <c r="IF79" t="s">
         <v>235</v>
       </c>
       <c r="IG79" t="s">
         <v>236</v>
       </c>
       <c r="IH79" t="s">
         <v>237</v>
       </c>
       <c r="IL79">
         <v>100</v>
       </c>
       <c r="IM79">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP79">
         <v>0.37</v>
       </c>
       <c r="IQ79">
         <v>8.66</v>
       </c>
       <c r="IR79">
         <v>8.66</v>
       </c>
       <c r="IS79">
         <v>0.79</v>
       </c>
       <c r="IV79" t="s">
         <v>40</v>
       </c>
       <c r="IW79" t="s">
         <v>41</v>
       </c>
       <c r="IY79" t="s">
         <v>42</v>
       </c>
       <c r="IZ79" t="s">
         <v>43</v>
       </c>
@@ -16847,51 +16847,51 @@
       <c r="IB80" t="s">
         <v>231</v>
       </c>
       <c r="IC80" t="s">
         <v>232</v>
       </c>
       <c r="ID80" t="s">
         <v>233</v>
       </c>
       <c r="IE80" t="s">
         <v>234</v>
       </c>
       <c r="IF80" t="s">
         <v>235</v>
       </c>
       <c r="IG80" t="s">
         <v>236</v>
       </c>
       <c r="IH80" t="s">
         <v>237</v>
       </c>
       <c r="IL80">
         <v>100</v>
       </c>
       <c r="IM80">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP80">
         <v>0.41</v>
       </c>
       <c r="IQ80">
         <v>8.66</v>
       </c>
       <c r="IR80">
         <v>8.66</v>
       </c>
       <c r="IS80">
         <v>0.79</v>
       </c>
       <c r="IV80" t="s">
         <v>40</v>
       </c>
       <c r="IW80" t="s">
         <v>41</v>
       </c>
       <c r="IY80" t="s">
         <v>42</v>
       </c>
       <c r="IZ80" t="s">
         <v>43</v>
       </c>
@@ -17041,51 +17041,51 @@
       <c r="IB81" t="s">
         <v>231</v>
       </c>
       <c r="IC81" t="s">
         <v>232</v>
       </c>
       <c r="ID81" t="s">
         <v>233</v>
       </c>
       <c r="IE81" t="s">
         <v>234</v>
       </c>
       <c r="IF81" t="s">
         <v>235</v>
       </c>
       <c r="IG81" t="s">
         <v>236</v>
       </c>
       <c r="IH81" t="s">
         <v>237</v>
       </c>
       <c r="IL81">
         <v>100</v>
       </c>
       <c r="IM81">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP81">
         <v>0.44</v>
       </c>
       <c r="IQ81">
         <v>8.66</v>
       </c>
       <c r="IR81">
         <v>8.66</v>
       </c>
       <c r="IS81">
         <v>0.79</v>
       </c>
       <c r="IV81" t="s">
         <v>40</v>
       </c>
       <c r="IW81" t="s">
         <v>41</v>
       </c>
       <c r="IY81" t="s">
         <v>42</v>
       </c>
       <c r="IZ81" t="s">
         <v>43</v>
       </c>
@@ -17235,51 +17235,51 @@
       <c r="IB82" t="s">
         <v>231</v>
       </c>
       <c r="IC82" t="s">
         <v>232</v>
       </c>
       <c r="ID82" t="s">
         <v>233</v>
       </c>
       <c r="IE82" t="s">
         <v>234</v>
       </c>
       <c r="IF82" t="s">
         <v>235</v>
       </c>
       <c r="IG82" t="s">
         <v>236</v>
       </c>
       <c r="IH82" t="s">
         <v>237</v>
       </c>
       <c r="IL82">
         <v>100</v>
       </c>
       <c r="IM82">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP82">
         <v>0.51</v>
       </c>
       <c r="IQ82">
         <v>8.66</v>
       </c>
       <c r="IR82">
         <v>8.66</v>
       </c>
       <c r="IS82">
         <v>0.79</v>
       </c>
       <c r="IV82" t="s">
         <v>40</v>
       </c>
       <c r="IW82" t="s">
         <v>41</v>
       </c>
       <c r="IY82" t="s">
         <v>42</v>
       </c>
       <c r="IZ82" t="s">
         <v>43</v>
       </c>
@@ -17429,51 +17429,51 @@
       <c r="IB83" t="s">
         <v>231</v>
       </c>
       <c r="IC83" t="s">
         <v>232</v>
       </c>
       <c r="ID83" t="s">
         <v>233</v>
       </c>
       <c r="IE83" t="s">
         <v>234</v>
       </c>
       <c r="IF83" t="s">
         <v>235</v>
       </c>
       <c r="IG83" t="s">
         <v>236</v>
       </c>
       <c r="IH83" t="s">
         <v>237</v>
       </c>
       <c r="IL83">
         <v>100</v>
       </c>
       <c r="IM83">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP83">
         <v>0.56</v>
       </c>
       <c r="IQ83">
         <v>8.66</v>
       </c>
       <c r="IR83">
         <v>8.66</v>
       </c>
       <c r="IS83">
         <v>0.79</v>
       </c>
       <c r="IV83" t="s">
         <v>40</v>
       </c>
       <c r="IW83" t="s">
         <v>41</v>
       </c>
       <c r="IY83" t="s">
         <v>42</v>
       </c>
       <c r="IZ83" t="s">
         <v>43</v>
       </c>
@@ -17623,51 +17623,51 @@
       <c r="IB84" t="s">
         <v>231</v>
       </c>
       <c r="IC84" t="s">
         <v>232</v>
       </c>
       <c r="ID84" t="s">
         <v>233</v>
       </c>
       <c r="IE84" t="s">
         <v>234</v>
       </c>
       <c r="IF84" t="s">
         <v>235</v>
       </c>
       <c r="IG84" t="s">
         <v>236</v>
       </c>
       <c r="IH84" t="s">
         <v>237</v>
       </c>
       <c r="IL84">
         <v>100</v>
       </c>
       <c r="IM84">
-        <v>7.68</v>
+        <v>9.73</v>
       </c>
       <c r="IP84">
         <v>0.59</v>
       </c>
       <c r="IQ84">
         <v>8.66</v>
       </c>
       <c r="IR84">
         <v>8.66</v>
       </c>
       <c r="IS84">
         <v>0.79</v>
       </c>
       <c r="IV84" t="s">
         <v>40</v>
       </c>
       <c r="IW84" t="s">
         <v>41</v>
       </c>
       <c r="IY84" t="s">
         <v>42</v>
       </c>
       <c r="IZ84" t="s">
         <v>43</v>
       </c>
@@ -17817,51 +17817,51 @@
       <c r="IB85" t="s">
         <v>247</v>
       </c>
       <c r="IC85" t="s">
         <v>248</v>
       </c>
       <c r="ID85" t="s">
         <v>249</v>
       </c>
       <c r="IE85" t="s">
         <v>250</v>
       </c>
       <c r="IF85" t="s">
         <v>251</v>
       </c>
       <c r="IG85" t="s">
         <v>252</v>
       </c>
       <c r="IH85" t="s">
         <v>253</v>
       </c>
       <c r="IL85">
         <v>100</v>
       </c>
       <c r="IM85">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP85">
         <v>0.37</v>
       </c>
       <c r="IQ85">
         <v>8.66</v>
       </c>
       <c r="IR85">
         <v>8.66</v>
       </c>
       <c r="IS85">
         <v>0.79</v>
       </c>
       <c r="IV85" t="s">
         <v>40</v>
       </c>
       <c r="IW85" t="s">
         <v>41</v>
       </c>
       <c r="IY85" t="s">
         <v>42</v>
       </c>
       <c r="IZ85" t="s">
         <v>43</v>
       </c>
@@ -18011,51 +18011,51 @@
       <c r="IB86" t="s">
         <v>247</v>
       </c>
       <c r="IC86" t="s">
         <v>248</v>
       </c>
       <c r="ID86" t="s">
         <v>249</v>
       </c>
       <c r="IE86" t="s">
         <v>250</v>
       </c>
       <c r="IF86" t="s">
         <v>251</v>
       </c>
       <c r="IG86" t="s">
         <v>252</v>
       </c>
       <c r="IH86" t="s">
         <v>253</v>
       </c>
       <c r="IL86">
         <v>100</v>
       </c>
       <c r="IM86">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP86">
         <v>0.41</v>
       </c>
       <c r="IQ86">
         <v>8.66</v>
       </c>
       <c r="IR86">
         <v>8.66</v>
       </c>
       <c r="IS86">
         <v>0.79</v>
       </c>
       <c r="IV86" t="s">
         <v>40</v>
       </c>
       <c r="IW86" t="s">
         <v>41</v>
       </c>
       <c r="IY86" t="s">
         <v>42</v>
       </c>
       <c r="IZ86" t="s">
         <v>43</v>
       </c>
@@ -18205,51 +18205,51 @@
       <c r="IB87" t="s">
         <v>247</v>
       </c>
       <c r="IC87" t="s">
         <v>248</v>
       </c>
       <c r="ID87" t="s">
         <v>249</v>
       </c>
       <c r="IE87" t="s">
         <v>250</v>
       </c>
       <c r="IF87" t="s">
         <v>251</v>
       </c>
       <c r="IG87" t="s">
         <v>252</v>
       </c>
       <c r="IH87" t="s">
         <v>253</v>
       </c>
       <c r="IL87">
         <v>100</v>
       </c>
       <c r="IM87">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP87">
         <v>0.44</v>
       </c>
       <c r="IQ87">
         <v>8.66</v>
       </c>
       <c r="IR87">
         <v>8.66</v>
       </c>
       <c r="IS87">
         <v>0.79</v>
       </c>
       <c r="IV87" t="s">
         <v>40</v>
       </c>
       <c r="IW87" t="s">
         <v>41</v>
       </c>
       <c r="IY87" t="s">
         <v>42</v>
       </c>
       <c r="IZ87" t="s">
         <v>43</v>
       </c>
@@ -18399,51 +18399,51 @@
       <c r="IB88" t="s">
         <v>247</v>
       </c>
       <c r="IC88" t="s">
         <v>248</v>
       </c>
       <c r="ID88" t="s">
         <v>249</v>
       </c>
       <c r="IE88" t="s">
         <v>250</v>
       </c>
       <c r="IF88" t="s">
         <v>251</v>
       </c>
       <c r="IG88" t="s">
         <v>252</v>
       </c>
       <c r="IH88" t="s">
         <v>253</v>
       </c>
       <c r="IL88">
         <v>100</v>
       </c>
       <c r="IM88">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP88">
         <v>0.51</v>
       </c>
       <c r="IQ88">
         <v>8.66</v>
       </c>
       <c r="IR88">
         <v>8.66</v>
       </c>
       <c r="IS88">
         <v>0.79</v>
       </c>
       <c r="IV88" t="s">
         <v>40</v>
       </c>
       <c r="IW88" t="s">
         <v>41</v>
       </c>
       <c r="IY88" t="s">
         <v>42</v>
       </c>
       <c r="IZ88" t="s">
         <v>43</v>
       </c>
@@ -18593,51 +18593,51 @@
       <c r="IB89" t="s">
         <v>247</v>
       </c>
       <c r="IC89" t="s">
         <v>248</v>
       </c>
       <c r="ID89" t="s">
         <v>249</v>
       </c>
       <c r="IE89" t="s">
         <v>250</v>
       </c>
       <c r="IF89" t="s">
         <v>251</v>
       </c>
       <c r="IG89" t="s">
         <v>252</v>
       </c>
       <c r="IH89" t="s">
         <v>253</v>
       </c>
       <c r="IL89">
         <v>100</v>
       </c>
       <c r="IM89">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP89">
         <v>0.56</v>
       </c>
       <c r="IQ89">
         <v>8.66</v>
       </c>
       <c r="IR89">
         <v>8.66</v>
       </c>
       <c r="IS89">
         <v>0.79</v>
       </c>
       <c r="IV89" t="s">
         <v>40</v>
       </c>
       <c r="IW89" t="s">
         <v>41</v>
       </c>
       <c r="IY89" t="s">
         <v>42</v>
       </c>
       <c r="IZ89" t="s">
         <v>43</v>
       </c>
@@ -18787,51 +18787,51 @@
       <c r="IB90" t="s">
         <v>247</v>
       </c>
       <c r="IC90" t="s">
         <v>248</v>
       </c>
       <c r="ID90" t="s">
         <v>249</v>
       </c>
       <c r="IE90" t="s">
         <v>250</v>
       </c>
       <c r="IF90" t="s">
         <v>251</v>
       </c>
       <c r="IG90" t="s">
         <v>252</v>
       </c>
       <c r="IH90" t="s">
         <v>253</v>
       </c>
       <c r="IL90">
         <v>100</v>
       </c>
       <c r="IM90">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP90">
         <v>0.59</v>
       </c>
       <c r="IQ90">
         <v>8.66</v>
       </c>
       <c r="IR90">
         <v>8.66</v>
       </c>
       <c r="IS90">
         <v>0.79</v>
       </c>
       <c r="IV90" t="s">
         <v>40</v>
       </c>
       <c r="IW90" t="s">
         <v>41</v>
       </c>
       <c r="IY90" t="s">
         <v>42</v>
       </c>
       <c r="IZ90" t="s">
         <v>43</v>
       </c>
@@ -18981,51 +18981,51 @@
       <c r="IB91" t="s">
         <v>260</v>
       </c>
       <c r="IC91" t="s">
         <v>261</v>
       </c>
       <c r="ID91" t="s">
         <v>262</v>
       </c>
       <c r="IE91" t="s">
         <v>263</v>
       </c>
       <c r="IF91" t="s">
         <v>264</v>
       </c>
       <c r="IG91" t="s">
         <v>265</v>
       </c>
       <c r="IH91" t="s">
         <v>266</v>
       </c>
       <c r="IL91">
         <v>100</v>
       </c>
       <c r="IM91">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP91">
         <v>0.37</v>
       </c>
       <c r="IQ91">
         <v>8.66</v>
       </c>
       <c r="IR91">
         <v>8.66</v>
       </c>
       <c r="IS91">
         <v>0.79</v>
       </c>
       <c r="IV91" t="s">
         <v>40</v>
       </c>
       <c r="IW91" t="s">
         <v>41</v>
       </c>
       <c r="IY91" t="s">
         <v>42</v>
       </c>
       <c r="IZ91" t="s">
         <v>43</v>
       </c>
@@ -19175,51 +19175,51 @@
       <c r="IB92" t="s">
         <v>260</v>
       </c>
       <c r="IC92" t="s">
         <v>261</v>
       </c>
       <c r="ID92" t="s">
         <v>262</v>
       </c>
       <c r="IE92" t="s">
         <v>263</v>
       </c>
       <c r="IF92" t="s">
         <v>264</v>
       </c>
       <c r="IG92" t="s">
         <v>265</v>
       </c>
       <c r="IH92" t="s">
         <v>266</v>
       </c>
       <c r="IL92">
         <v>100</v>
       </c>
       <c r="IM92">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP92">
         <v>0.41</v>
       </c>
       <c r="IQ92">
         <v>8.66</v>
       </c>
       <c r="IR92">
         <v>8.66</v>
       </c>
       <c r="IS92">
         <v>0.79</v>
       </c>
       <c r="IV92" t="s">
         <v>40</v>
       </c>
       <c r="IW92" t="s">
         <v>41</v>
       </c>
       <c r="IY92" t="s">
         <v>42</v>
       </c>
       <c r="IZ92" t="s">
         <v>43</v>
       </c>
@@ -19369,51 +19369,51 @@
       <c r="IB93" t="s">
         <v>260</v>
       </c>
       <c r="IC93" t="s">
         <v>261</v>
       </c>
       <c r="ID93" t="s">
         <v>262</v>
       </c>
       <c r="IE93" t="s">
         <v>263</v>
       </c>
       <c r="IF93" t="s">
         <v>264</v>
       </c>
       <c r="IG93" t="s">
         <v>265</v>
       </c>
       <c r="IH93" t="s">
         <v>266</v>
       </c>
       <c r="IL93">
         <v>100</v>
       </c>
       <c r="IM93">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP93">
         <v>0.44</v>
       </c>
       <c r="IQ93">
         <v>8.66</v>
       </c>
       <c r="IR93">
         <v>8.66</v>
       </c>
       <c r="IS93">
         <v>0.79</v>
       </c>
       <c r="IV93" t="s">
         <v>40</v>
       </c>
       <c r="IW93" t="s">
         <v>41</v>
       </c>
       <c r="IY93" t="s">
         <v>42</v>
       </c>
       <c r="IZ93" t="s">
         <v>43</v>
       </c>
@@ -19563,51 +19563,51 @@
       <c r="IB94" t="s">
         <v>260</v>
       </c>
       <c r="IC94" t="s">
         <v>261</v>
       </c>
       <c r="ID94" t="s">
         <v>262</v>
       </c>
       <c r="IE94" t="s">
         <v>263</v>
       </c>
       <c r="IF94" t="s">
         <v>264</v>
       </c>
       <c r="IG94" t="s">
         <v>265</v>
       </c>
       <c r="IH94" t="s">
         <v>266</v>
       </c>
       <c r="IL94">
         <v>100</v>
       </c>
       <c r="IM94">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP94">
         <v>0.51</v>
       </c>
       <c r="IQ94">
         <v>8.66</v>
       </c>
       <c r="IR94">
         <v>8.66</v>
       </c>
       <c r="IS94">
         <v>0.79</v>
       </c>
       <c r="IV94" t="s">
         <v>40</v>
       </c>
       <c r="IW94" t="s">
         <v>41</v>
       </c>
       <c r="IY94" t="s">
         <v>42</v>
       </c>
       <c r="IZ94" t="s">
         <v>43</v>
       </c>
@@ -19757,51 +19757,51 @@
       <c r="IB95" t="s">
         <v>260</v>
       </c>
       <c r="IC95" t="s">
         <v>261</v>
       </c>
       <c r="ID95" t="s">
         <v>262</v>
       </c>
       <c r="IE95" t="s">
         <v>263</v>
       </c>
       <c r="IF95" t="s">
         <v>264</v>
       </c>
       <c r="IG95" t="s">
         <v>265</v>
       </c>
       <c r="IH95" t="s">
         <v>266</v>
       </c>
       <c r="IL95">
         <v>100</v>
       </c>
       <c r="IM95">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP95">
         <v>0.56</v>
       </c>
       <c r="IQ95">
         <v>8.66</v>
       </c>
       <c r="IR95">
         <v>8.66</v>
       </c>
       <c r="IS95">
         <v>0.79</v>
       </c>
       <c r="IV95" t="s">
         <v>40</v>
       </c>
       <c r="IW95" t="s">
         <v>41</v>
       </c>
       <c r="IY95" t="s">
         <v>42</v>
       </c>
       <c r="IZ95" t="s">
         <v>43</v>
       </c>
@@ -19951,51 +19951,51 @@
       <c r="IB96" t="s">
         <v>260</v>
       </c>
       <c r="IC96" t="s">
         <v>261</v>
       </c>
       <c r="ID96" t="s">
         <v>262</v>
       </c>
       <c r="IE96" t="s">
         <v>263</v>
       </c>
       <c r="IF96" t="s">
         <v>264</v>
       </c>
       <c r="IG96" t="s">
         <v>265</v>
       </c>
       <c r="IH96" t="s">
         <v>266</v>
       </c>
       <c r="IL96">
         <v>100</v>
       </c>
       <c r="IM96">
-        <v>7.26</v>
+        <v>8.22</v>
       </c>
       <c r="IP96">
         <v>0.59</v>
       </c>
       <c r="IQ96">
         <v>8.66</v>
       </c>
       <c r="IR96">
         <v>8.66</v>
       </c>
       <c r="IS96">
         <v>0.79</v>
       </c>
       <c r="IV96" t="s">
         <v>40</v>
       </c>
       <c r="IW96" t="s">
         <v>41</v>
       </c>
       <c r="IY96" t="s">
         <v>42</v>
       </c>
       <c r="IZ96" t="s">
         <v>43</v>
       </c>
@@ -20145,51 +20145,51 @@
       <c r="IB97" t="s">
         <v>276</v>
       </c>
       <c r="IC97" t="s">
         <v>277</v>
       </c>
       <c r="ID97" t="s">
         <v>278</v>
       </c>
       <c r="IE97" t="s">
         <v>279</v>
       </c>
       <c r="IF97" t="s">
         <v>280</v>
       </c>
       <c r="IG97" t="s">
         <v>281</v>
       </c>
       <c r="IH97" t="s">
         <v>282</v>
       </c>
       <c r="IL97">
         <v>100</v>
       </c>
       <c r="IM97">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP97">
         <v>0.37</v>
       </c>
       <c r="IQ97">
         <v>8.66</v>
       </c>
       <c r="IR97">
         <v>8.66</v>
       </c>
       <c r="IS97">
         <v>0.79</v>
       </c>
       <c r="IV97" t="s">
         <v>40</v>
       </c>
       <c r="IW97" t="s">
         <v>41</v>
       </c>
       <c r="IY97" t="s">
         <v>42</v>
       </c>
       <c r="IZ97" t="s">
         <v>43</v>
       </c>
@@ -20339,51 +20339,51 @@
       <c r="IB98" t="s">
         <v>276</v>
       </c>
       <c r="IC98" t="s">
         <v>277</v>
       </c>
       <c r="ID98" t="s">
         <v>278</v>
       </c>
       <c r="IE98" t="s">
         <v>279</v>
       </c>
       <c r="IF98" t="s">
         <v>280</v>
       </c>
       <c r="IG98" t="s">
         <v>281</v>
       </c>
       <c r="IH98" t="s">
         <v>282</v>
       </c>
       <c r="IL98">
         <v>100</v>
       </c>
       <c r="IM98">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP98">
         <v>0.41</v>
       </c>
       <c r="IQ98">
         <v>8.66</v>
       </c>
       <c r="IR98">
         <v>8.66</v>
       </c>
       <c r="IS98">
         <v>0.79</v>
       </c>
       <c r="IV98" t="s">
         <v>40</v>
       </c>
       <c r="IW98" t="s">
         <v>41</v>
       </c>
       <c r="IY98" t="s">
         <v>42</v>
       </c>
       <c r="IZ98" t="s">
         <v>43</v>
       </c>
@@ -20533,51 +20533,51 @@
       <c r="IB99" t="s">
         <v>276</v>
       </c>
       <c r="IC99" t="s">
         <v>277</v>
       </c>
       <c r="ID99" t="s">
         <v>278</v>
       </c>
       <c r="IE99" t="s">
         <v>279</v>
       </c>
       <c r="IF99" t="s">
         <v>280</v>
       </c>
       <c r="IG99" t="s">
         <v>281</v>
       </c>
       <c r="IH99" t="s">
         <v>282</v>
       </c>
       <c r="IL99">
         <v>100</v>
       </c>
       <c r="IM99">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP99">
         <v>0.44</v>
       </c>
       <c r="IQ99">
         <v>8.66</v>
       </c>
       <c r="IR99">
         <v>8.66</v>
       </c>
       <c r="IS99">
         <v>0.79</v>
       </c>
       <c r="IV99" t="s">
         <v>40</v>
       </c>
       <c r="IW99" t="s">
         <v>41</v>
       </c>
       <c r="IY99" t="s">
         <v>42</v>
       </c>
       <c r="IZ99" t="s">
         <v>43</v>
       </c>
@@ -20727,51 +20727,51 @@
       <c r="IB100" t="s">
         <v>276</v>
       </c>
       <c r="IC100" t="s">
         <v>277</v>
       </c>
       <c r="ID100" t="s">
         <v>278</v>
       </c>
       <c r="IE100" t="s">
         <v>279</v>
       </c>
       <c r="IF100" t="s">
         <v>280</v>
       </c>
       <c r="IG100" t="s">
         <v>281</v>
       </c>
       <c r="IH100" t="s">
         <v>282</v>
       </c>
       <c r="IL100">
         <v>100</v>
       </c>
       <c r="IM100">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP100">
         <v>0.51</v>
       </c>
       <c r="IQ100">
         <v>8.66</v>
       </c>
       <c r="IR100">
         <v>8.66</v>
       </c>
       <c r="IS100">
         <v>0.79</v>
       </c>
       <c r="IV100" t="s">
         <v>40</v>
       </c>
       <c r="IW100" t="s">
         <v>41</v>
       </c>
       <c r="IY100" t="s">
         <v>42</v>
       </c>
       <c r="IZ100" t="s">
         <v>43</v>
       </c>
@@ -20921,51 +20921,51 @@
       <c r="IB101" t="s">
         <v>276</v>
       </c>
       <c r="IC101" t="s">
         <v>277</v>
       </c>
       <c r="ID101" t="s">
         <v>278</v>
       </c>
       <c r="IE101" t="s">
         <v>279</v>
       </c>
       <c r="IF101" t="s">
         <v>280</v>
       </c>
       <c r="IG101" t="s">
         <v>281</v>
       </c>
       <c r="IH101" t="s">
         <v>282</v>
       </c>
       <c r="IL101">
         <v>100</v>
       </c>
       <c r="IM101">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP101">
         <v>0.56</v>
       </c>
       <c r="IQ101">
         <v>8.66</v>
       </c>
       <c r="IR101">
         <v>8.66</v>
       </c>
       <c r="IS101">
         <v>0.79</v>
       </c>
       <c r="IV101" t="s">
         <v>40</v>
       </c>
       <c r="IW101" t="s">
         <v>41</v>
       </c>
       <c r="IY101" t="s">
         <v>42</v>
       </c>
       <c r="IZ101" t="s">
         <v>43</v>
       </c>
@@ -21115,51 +21115,51 @@
       <c r="IB102" t="s">
         <v>276</v>
       </c>
       <c r="IC102" t="s">
         <v>277</v>
       </c>
       <c r="ID102" t="s">
         <v>278</v>
       </c>
       <c r="IE102" t="s">
         <v>279</v>
       </c>
       <c r="IF102" t="s">
         <v>280</v>
       </c>
       <c r="IG102" t="s">
         <v>281</v>
       </c>
       <c r="IH102" t="s">
         <v>282</v>
       </c>
       <c r="IL102">
         <v>100</v>
       </c>
       <c r="IM102">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP102">
         <v>0.59</v>
       </c>
       <c r="IQ102">
         <v>8.66</v>
       </c>
       <c r="IR102">
         <v>8.66</v>
       </c>
       <c r="IS102">
         <v>0.79</v>
       </c>
       <c r="IV102" t="s">
         <v>40</v>
       </c>
       <c r="IW102" t="s">
         <v>41</v>
       </c>
       <c r="IY102" t="s">
         <v>42</v>
       </c>
       <c r="IZ102" t="s">
         <v>43</v>
       </c>
@@ -21309,51 +21309,51 @@
       <c r="IB103" t="s">
         <v>289</v>
       </c>
       <c r="IC103" t="s">
         <v>290</v>
       </c>
       <c r="ID103" t="s">
         <v>291</v>
       </c>
       <c r="IE103" t="s">
         <v>292</v>
       </c>
       <c r="IF103" t="s">
         <v>293</v>
       </c>
       <c r="IG103" t="s">
         <v>294</v>
       </c>
       <c r="IH103" t="s">
         <v>295</v>
       </c>
       <c r="IL103">
         <v>100</v>
       </c>
       <c r="IM103">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP103">
         <v>0.37</v>
       </c>
       <c r="IQ103">
         <v>8.66</v>
       </c>
       <c r="IR103">
         <v>8.66</v>
       </c>
       <c r="IS103">
         <v>0.79</v>
       </c>
       <c r="IV103" t="s">
         <v>40</v>
       </c>
       <c r="IW103" t="s">
         <v>41</v>
       </c>
       <c r="IY103" t="s">
         <v>42</v>
       </c>
       <c r="IZ103" t="s">
         <v>43</v>
       </c>
@@ -21503,51 +21503,51 @@
       <c r="IB104" t="s">
         <v>289</v>
       </c>
       <c r="IC104" t="s">
         <v>290</v>
       </c>
       <c r="ID104" t="s">
         <v>291</v>
       </c>
       <c r="IE104" t="s">
         <v>292</v>
       </c>
       <c r="IF104" t="s">
         <v>293</v>
       </c>
       <c r="IG104" t="s">
         <v>294</v>
       </c>
       <c r="IH104" t="s">
         <v>295</v>
       </c>
       <c r="IL104">
         <v>100</v>
       </c>
       <c r="IM104">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP104">
         <v>0.41</v>
       </c>
       <c r="IQ104">
         <v>8.66</v>
       </c>
       <c r="IR104">
         <v>8.66</v>
       </c>
       <c r="IS104">
         <v>0.79</v>
       </c>
       <c r="IV104" t="s">
         <v>40</v>
       </c>
       <c r="IW104" t="s">
         <v>41</v>
       </c>
       <c r="IY104" t="s">
         <v>42</v>
       </c>
       <c r="IZ104" t="s">
         <v>43</v>
       </c>
@@ -21697,51 +21697,51 @@
       <c r="IB105" t="s">
         <v>289</v>
       </c>
       <c r="IC105" t="s">
         <v>290</v>
       </c>
       <c r="ID105" t="s">
         <v>291</v>
       </c>
       <c r="IE105" t="s">
         <v>292</v>
       </c>
       <c r="IF105" t="s">
         <v>293</v>
       </c>
       <c r="IG105" t="s">
         <v>294</v>
       </c>
       <c r="IH105" t="s">
         <v>295</v>
       </c>
       <c r="IL105">
         <v>100</v>
       </c>
       <c r="IM105">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP105">
         <v>0.44</v>
       </c>
       <c r="IQ105">
         <v>8.66</v>
       </c>
       <c r="IR105">
         <v>8.66</v>
       </c>
       <c r="IS105">
         <v>0.79</v>
       </c>
       <c r="IV105" t="s">
         <v>40</v>
       </c>
       <c r="IW105" t="s">
         <v>41</v>
       </c>
       <c r="IY105" t="s">
         <v>42</v>
       </c>
       <c r="IZ105" t="s">
         <v>43</v>
       </c>
@@ -21891,51 +21891,51 @@
       <c r="IB106" t="s">
         <v>289</v>
       </c>
       <c r="IC106" t="s">
         <v>290</v>
       </c>
       <c r="ID106" t="s">
         <v>291</v>
       </c>
       <c r="IE106" t="s">
         <v>292</v>
       </c>
       <c r="IF106" t="s">
         <v>293</v>
       </c>
       <c r="IG106" t="s">
         <v>294</v>
       </c>
       <c r="IH106" t="s">
         <v>295</v>
       </c>
       <c r="IL106">
         <v>100</v>
       </c>
       <c r="IM106">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP106">
         <v>0.51</v>
       </c>
       <c r="IQ106">
         <v>8.66</v>
       </c>
       <c r="IR106">
         <v>8.66</v>
       </c>
       <c r="IS106">
         <v>0.79</v>
       </c>
       <c r="IV106" t="s">
         <v>40</v>
       </c>
       <c r="IW106" t="s">
         <v>41</v>
       </c>
       <c r="IY106" t="s">
         <v>42</v>
       </c>
       <c r="IZ106" t="s">
         <v>43</v>
       </c>
@@ -22085,51 +22085,51 @@
       <c r="IB107" t="s">
         <v>289</v>
       </c>
       <c r="IC107" t="s">
         <v>290</v>
       </c>
       <c r="ID107" t="s">
         <v>291</v>
       </c>
       <c r="IE107" t="s">
         <v>292</v>
       </c>
       <c r="IF107" t="s">
         <v>293</v>
       </c>
       <c r="IG107" t="s">
         <v>294</v>
       </c>
       <c r="IH107" t="s">
         <v>295</v>
       </c>
       <c r="IL107">
         <v>100</v>
       </c>
       <c r="IM107">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP107">
         <v>0.56</v>
       </c>
       <c r="IQ107">
         <v>8.66</v>
       </c>
       <c r="IR107">
         <v>8.66</v>
       </c>
       <c r="IS107">
         <v>0.79</v>
       </c>
       <c r="IV107" t="s">
         <v>40</v>
       </c>
       <c r="IW107" t="s">
         <v>41</v>
       </c>
       <c r="IY107" t="s">
         <v>42</v>
       </c>
       <c r="IZ107" t="s">
         <v>43</v>
       </c>
@@ -22279,51 +22279,51 @@
       <c r="IB108" t="s">
         <v>289</v>
       </c>
       <c r="IC108" t="s">
         <v>290</v>
       </c>
       <c r="ID108" t="s">
         <v>291</v>
       </c>
       <c r="IE108" t="s">
         <v>292</v>
       </c>
       <c r="IF108" t="s">
         <v>293</v>
       </c>
       <c r="IG108" t="s">
         <v>294</v>
       </c>
       <c r="IH108" t="s">
         <v>295</v>
       </c>
       <c r="IL108">
         <v>100</v>
       </c>
       <c r="IM108">
-        <v>7.43</v>
+        <v>9.67</v>
       </c>
       <c r="IP108">
         <v>0.59</v>
       </c>
       <c r="IQ108">
         <v>8.66</v>
       </c>
       <c r="IR108">
         <v>8.66</v>
       </c>
       <c r="IS108">
         <v>0.79</v>
       </c>
       <c r="IV108" t="s">
         <v>40</v>
       </c>
       <c r="IW108" t="s">
         <v>41</v>
       </c>
       <c r="IY108" t="s">
         <v>42</v>
       </c>
       <c r="IZ108" t="s">
         <v>43</v>
       </c>
@@ -22473,51 +22473,51 @@
       <c r="IB109" t="s">
         <v>305</v>
       </c>
       <c r="IC109" t="s">
         <v>306</v>
       </c>
       <c r="ID109" t="s">
         <v>307</v>
       </c>
       <c r="IE109" t="s">
         <v>308</v>
       </c>
       <c r="IF109" t="s">
         <v>309</v>
       </c>
       <c r="IG109" t="s">
         <v>310</v>
       </c>
       <c r="IH109" t="s">
         <v>311</v>
       </c>
       <c r="IL109">
         <v>100</v>
       </c>
       <c r="IM109">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP109">
         <v>0.37</v>
       </c>
       <c r="IQ109">
         <v>8.66</v>
       </c>
       <c r="IR109">
         <v>8.66</v>
       </c>
       <c r="IS109">
         <v>0.79</v>
       </c>
       <c r="IV109" t="s">
         <v>40</v>
       </c>
       <c r="IW109" t="s">
         <v>41</v>
       </c>
       <c r="IY109" t="s">
         <v>42</v>
       </c>
       <c r="IZ109" t="s">
         <v>43</v>
       </c>
@@ -22667,51 +22667,51 @@
       <c r="IB110" t="s">
         <v>305</v>
       </c>
       <c r="IC110" t="s">
         <v>306</v>
       </c>
       <c r="ID110" t="s">
         <v>307</v>
       </c>
       <c r="IE110" t="s">
         <v>308</v>
       </c>
       <c r="IF110" t="s">
         <v>309</v>
       </c>
       <c r="IG110" t="s">
         <v>310</v>
       </c>
       <c r="IH110" t="s">
         <v>311</v>
       </c>
       <c r="IL110">
         <v>100</v>
       </c>
       <c r="IM110">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP110">
         <v>0.41</v>
       </c>
       <c r="IQ110">
         <v>8.66</v>
       </c>
       <c r="IR110">
         <v>8.66</v>
       </c>
       <c r="IS110">
         <v>0.79</v>
       </c>
       <c r="IV110" t="s">
         <v>40</v>
       </c>
       <c r="IW110" t="s">
         <v>41</v>
       </c>
       <c r="IY110" t="s">
         <v>42</v>
       </c>
       <c r="IZ110" t="s">
         <v>43</v>
       </c>
@@ -22861,51 +22861,51 @@
       <c r="IB111" t="s">
         <v>305</v>
       </c>
       <c r="IC111" t="s">
         <v>306</v>
       </c>
       <c r="ID111" t="s">
         <v>307</v>
       </c>
       <c r="IE111" t="s">
         <v>308</v>
       </c>
       <c r="IF111" t="s">
         <v>309</v>
       </c>
       <c r="IG111" t="s">
         <v>310</v>
       </c>
       <c r="IH111" t="s">
         <v>311</v>
       </c>
       <c r="IL111">
         <v>100</v>
       </c>
       <c r="IM111">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP111">
         <v>0.44</v>
       </c>
       <c r="IQ111">
         <v>8.66</v>
       </c>
       <c r="IR111">
         <v>8.66</v>
       </c>
       <c r="IS111">
         <v>0.79</v>
       </c>
       <c r="IV111" t="s">
         <v>40</v>
       </c>
       <c r="IW111" t="s">
         <v>41</v>
       </c>
       <c r="IY111" t="s">
         <v>42</v>
       </c>
       <c r="IZ111" t="s">
         <v>43</v>
       </c>
@@ -23055,51 +23055,51 @@
       <c r="IB112" t="s">
         <v>305</v>
       </c>
       <c r="IC112" t="s">
         <v>306</v>
       </c>
       <c r="ID112" t="s">
         <v>307</v>
       </c>
       <c r="IE112" t="s">
         <v>308</v>
       </c>
       <c r="IF112" t="s">
         <v>309</v>
       </c>
       <c r="IG112" t="s">
         <v>310</v>
       </c>
       <c r="IH112" t="s">
         <v>311</v>
       </c>
       <c r="IL112">
         <v>100</v>
       </c>
       <c r="IM112">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP112">
         <v>0.51</v>
       </c>
       <c r="IQ112">
         <v>8.66</v>
       </c>
       <c r="IR112">
         <v>8.66</v>
       </c>
       <c r="IS112">
         <v>0.79</v>
       </c>
       <c r="IV112" t="s">
         <v>40</v>
       </c>
       <c r="IW112" t="s">
         <v>41</v>
       </c>
       <c r="IY112" t="s">
         <v>42</v>
       </c>
       <c r="IZ112" t="s">
         <v>43</v>
       </c>
@@ -23249,51 +23249,51 @@
       <c r="IB113" t="s">
         <v>305</v>
       </c>
       <c r="IC113" t="s">
         <v>306</v>
       </c>
       <c r="ID113" t="s">
         <v>307</v>
       </c>
       <c r="IE113" t="s">
         <v>308</v>
       </c>
       <c r="IF113" t="s">
         <v>309</v>
       </c>
       <c r="IG113" t="s">
         <v>310</v>
       </c>
       <c r="IH113" t="s">
         <v>311</v>
       </c>
       <c r="IL113">
         <v>100</v>
       </c>
       <c r="IM113">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP113">
         <v>0.56</v>
       </c>
       <c r="IQ113">
         <v>8.66</v>
       </c>
       <c r="IR113">
         <v>8.66</v>
       </c>
       <c r="IS113">
         <v>0.79</v>
       </c>
       <c r="IV113" t="s">
         <v>40</v>
       </c>
       <c r="IW113" t="s">
         <v>41</v>
       </c>
       <c r="IY113" t="s">
         <v>42</v>
       </c>
       <c r="IZ113" t="s">
         <v>43</v>
       </c>
@@ -23443,51 +23443,51 @@
       <c r="IB114" t="s">
         <v>305</v>
       </c>
       <c r="IC114" t="s">
         <v>306</v>
       </c>
       <c r="ID114" t="s">
         <v>307</v>
       </c>
       <c r="IE114" t="s">
         <v>308</v>
       </c>
       <c r="IF114" t="s">
         <v>309</v>
       </c>
       <c r="IG114" t="s">
         <v>310</v>
       </c>
       <c r="IH114" t="s">
         <v>311</v>
       </c>
       <c r="IL114">
         <v>100</v>
       </c>
       <c r="IM114">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP114">
         <v>0.59</v>
       </c>
       <c r="IQ114">
         <v>8.66</v>
       </c>
       <c r="IR114">
         <v>8.66</v>
       </c>
       <c r="IS114">
         <v>0.79</v>
       </c>
       <c r="IV114" t="s">
         <v>40</v>
       </c>
       <c r="IW114" t="s">
         <v>41</v>
       </c>
       <c r="IY114" t="s">
         <v>42</v>
       </c>
       <c r="IZ114" t="s">
         <v>43</v>
       </c>
@@ -23637,51 +23637,51 @@
       <c r="IB115" t="s">
         <v>318</v>
       </c>
       <c r="IC115" t="s">
         <v>319</v>
       </c>
       <c r="ID115" t="s">
         <v>320</v>
       </c>
       <c r="IE115" t="s">
         <v>321</v>
       </c>
       <c r="IF115" t="s">
         <v>322</v>
       </c>
       <c r="IG115" t="s">
         <v>323</v>
       </c>
       <c r="IH115" t="s">
         <v>324</v>
       </c>
       <c r="IL115">
         <v>100</v>
       </c>
       <c r="IM115">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP115">
         <v>0.37</v>
       </c>
       <c r="IQ115">
         <v>8.66</v>
       </c>
       <c r="IR115">
         <v>8.66</v>
       </c>
       <c r="IS115">
         <v>0.79</v>
       </c>
       <c r="IV115" t="s">
         <v>40</v>
       </c>
       <c r="IW115" t="s">
         <v>41</v>
       </c>
       <c r="IY115" t="s">
         <v>42</v>
       </c>
       <c r="IZ115" t="s">
         <v>43</v>
       </c>
@@ -23831,51 +23831,51 @@
       <c r="IB116" t="s">
         <v>318</v>
       </c>
       <c r="IC116" t="s">
         <v>319</v>
       </c>
       <c r="ID116" t="s">
         <v>320</v>
       </c>
       <c r="IE116" t="s">
         <v>321</v>
       </c>
       <c r="IF116" t="s">
         <v>322</v>
       </c>
       <c r="IG116" t="s">
         <v>323</v>
       </c>
       <c r="IH116" t="s">
         <v>324</v>
       </c>
       <c r="IL116">
         <v>100</v>
       </c>
       <c r="IM116">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP116">
         <v>0.41</v>
       </c>
       <c r="IQ116">
         <v>8.66</v>
       </c>
       <c r="IR116">
         <v>8.66</v>
       </c>
       <c r="IS116">
         <v>0.79</v>
       </c>
       <c r="IV116" t="s">
         <v>40</v>
       </c>
       <c r="IW116" t="s">
         <v>41</v>
       </c>
       <c r="IY116" t="s">
         <v>42</v>
       </c>
       <c r="IZ116" t="s">
         <v>43</v>
       </c>
@@ -24025,51 +24025,51 @@
       <c r="IB117" t="s">
         <v>318</v>
       </c>
       <c r="IC117" t="s">
         <v>319</v>
       </c>
       <c r="ID117" t="s">
         <v>320</v>
       </c>
       <c r="IE117" t="s">
         <v>321</v>
       </c>
       <c r="IF117" t="s">
         <v>322</v>
       </c>
       <c r="IG117" t="s">
         <v>323</v>
       </c>
       <c r="IH117" t="s">
         <v>324</v>
       </c>
       <c r="IL117">
         <v>100</v>
       </c>
       <c r="IM117">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP117">
         <v>0.44</v>
       </c>
       <c r="IQ117">
         <v>8.66</v>
       </c>
       <c r="IR117">
         <v>8.66</v>
       </c>
       <c r="IS117">
         <v>0.79</v>
       </c>
       <c r="IV117" t="s">
         <v>40</v>
       </c>
       <c r="IW117" t="s">
         <v>41</v>
       </c>
       <c r="IY117" t="s">
         <v>42</v>
       </c>
       <c r="IZ117" t="s">
         <v>43</v>
       </c>
@@ -24219,51 +24219,51 @@
       <c r="IB118" t="s">
         <v>318</v>
       </c>
       <c r="IC118" t="s">
         <v>319</v>
       </c>
       <c r="ID118" t="s">
         <v>320</v>
       </c>
       <c r="IE118" t="s">
         <v>321</v>
       </c>
       <c r="IF118" t="s">
         <v>322</v>
       </c>
       <c r="IG118" t="s">
         <v>323</v>
       </c>
       <c r="IH118" t="s">
         <v>324</v>
       </c>
       <c r="IL118">
         <v>100</v>
       </c>
       <c r="IM118">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP118">
         <v>0.51</v>
       </c>
       <c r="IQ118">
         <v>8.66</v>
       </c>
       <c r="IR118">
         <v>8.66</v>
       </c>
       <c r="IS118">
         <v>0.79</v>
       </c>
       <c r="IV118" t="s">
         <v>40</v>
       </c>
       <c r="IW118" t="s">
         <v>41</v>
       </c>
       <c r="IY118" t="s">
         <v>42</v>
       </c>
       <c r="IZ118" t="s">
         <v>43</v>
       </c>
@@ -24413,51 +24413,51 @@
       <c r="IB119" t="s">
         <v>318</v>
       </c>
       <c r="IC119" t="s">
         <v>319</v>
       </c>
       <c r="ID119" t="s">
         <v>320</v>
       </c>
       <c r="IE119" t="s">
         <v>321</v>
       </c>
       <c r="IF119" t="s">
         <v>322</v>
       </c>
       <c r="IG119" t="s">
         <v>323</v>
       </c>
       <c r="IH119" t="s">
         <v>324</v>
       </c>
       <c r="IL119">
         <v>100</v>
       </c>
       <c r="IM119">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP119">
         <v>0.56</v>
       </c>
       <c r="IQ119">
         <v>8.66</v>
       </c>
       <c r="IR119">
         <v>8.66</v>
       </c>
       <c r="IS119">
         <v>0.79</v>
       </c>
       <c r="IV119" t="s">
         <v>40</v>
       </c>
       <c r="IW119" t="s">
         <v>41</v>
       </c>
       <c r="IY119" t="s">
         <v>42</v>
       </c>
       <c r="IZ119" t="s">
         <v>43</v>
       </c>
@@ -24607,51 +24607,51 @@
       <c r="IB120" t="s">
         <v>318</v>
       </c>
       <c r="IC120" t="s">
         <v>319</v>
       </c>
       <c r="ID120" t="s">
         <v>320</v>
       </c>
       <c r="IE120" t="s">
         <v>321</v>
       </c>
       <c r="IF120" t="s">
         <v>322</v>
       </c>
       <c r="IG120" t="s">
         <v>323</v>
       </c>
       <c r="IH120" t="s">
         <v>324</v>
       </c>
       <c r="IL120">
         <v>100</v>
       </c>
       <c r="IM120">
-        <v>9.45</v>
+        <v>10.54</v>
       </c>
       <c r="IP120">
         <v>0.59</v>
       </c>
       <c r="IQ120">
         <v>8.66</v>
       </c>
       <c r="IR120">
         <v>8.66</v>
       </c>
       <c r="IS120">
         <v>0.79</v>
       </c>
       <c r="IV120" t="s">
         <v>40</v>
       </c>
       <c r="IW120" t="s">
         <v>41</v>
       </c>
       <c r="IY120" t="s">
         <v>42</v>
       </c>
       <c r="IZ120" t="s">
         <v>43</v>
       </c>